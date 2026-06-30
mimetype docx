--- v0 (2026-05-17)
+++ v1 (2026-06-30)
@@ -10185,123 +10185,196 @@
               <w:ind w:left="95" w:right="95"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>The Honorable John Garamendi</w:t>
-[...35 lines deleted...]
-              <w:t>Washington, DC 20515-0508</w:t>
+              <w:t>The Honorable James Gallagher</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 408 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0501</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable John Garamendi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2428 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0508</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Andrew R. Garbarino</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2344 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -10368,159 +10441,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 109 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0542</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4329</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Sylvia R. Garcia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2419 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4329</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Jesús G. "Chuy" García</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2334 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -10587,159 +10660,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1305 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4326</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3204</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Laura Gillen</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 428 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Carlos A. Gimenez</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 448 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -10806,159 +10879,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1107 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1902</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4312</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Craig A. Goldman</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1716 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4312</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Daniel S. Goldman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 245 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -11025,123 +11098,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 506 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0534</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4334</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="95" w:right="95"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="270" w:bottom="300" w:left="270" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="4" w:other="4"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -11168,50 +11168,123 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Vicente Gonzalez</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1201 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4334</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Lance Gooden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2431 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -11278,159 +11351,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 223 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2902</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0309</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Paul A. Gosar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2057 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0309</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Josh Gottheimer</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 106 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -11497,159 +11570,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1135 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2506</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0513</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Adam Gray</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1230 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0513</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Al Green</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2347 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -11716,159 +11789,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2110 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4609</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0307</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Adelita S. Grijalva</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1203 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0307</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Glenn Grothman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1211 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -11935,159 +12008,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 450 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2403</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1702</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Brett Guthrie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2161 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1702</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Harriet M. Hageman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1227 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -12154,159 +12227,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1722 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0308</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0509</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Josh Harder</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 209 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0509</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Mike Haridopolos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1039 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -12373,159 +12446,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1233 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3310</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Andy Harris</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1536 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Mark Harris</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 126 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -12592,159 +12665,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 167 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4201</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0705</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Jahana Hayes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2049 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0705</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Kevin Hern</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 171 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -12811,159 +12884,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1419 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-5401</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1803</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Clay Higgins</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 572 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1803</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable J. French Hill</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1533 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -13030,159 +13103,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2137 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0704</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1502</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Ashley Hinson</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2458 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1502</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Steven Horsford</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 406 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -13249,123 +13322,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 342 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1409</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3806</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="95" w:right="95"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="270" w:bottom="300" w:left="270" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="4" w:other="4"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -13392,50 +13392,123 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Chrissy Houlahan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1727 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3806</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Steny H. Hoyer</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1705 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -13502,159 +13575,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1620 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3704</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3309</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Richard Hudson</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2112 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3309</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Jared Huffman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2330 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -13721,159 +13794,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2232 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2204</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Wesley Hunt</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1520 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Jeff Hurd</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1641 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -13940,159 +14013,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2108 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0548</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2004</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Glenn Ivey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1610 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Brian Jack</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1320 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -14159,159 +14232,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1632 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1301</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4313</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Ronny Jackson</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 125 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4313</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Sara Jacobs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2348 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -14378,159 +14451,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1519 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2210</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4707</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Pramila Jayapal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2346 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4707</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Hakeem S. Jeffries</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2267 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -14597,159 +14670,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1714 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4100</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1004</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Henry C. "Hank" Johnson, Jr.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2240 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Julie Johnson</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 221 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -14816,159 +14889,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 521 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1804</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3504</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Jim Jordan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2056 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3504</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable David P. Joyce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2065 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -15035,159 +15108,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2102 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3813</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0537</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Sydney Kamlager-Dove</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 144 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0537</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Marcy Kaptur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2314 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -15254,159 +15327,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 251 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3007</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable William R. Keating</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2372 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Mike Kelly</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1707 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -15473,123 +15546,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2329 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1302</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2401</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="95" w:right="95"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="270" w:bottom="300" w:left="270" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="4" w:other="4"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -15616,50 +15616,123 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Trent Kelly</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2243 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Mike Kennedy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1626 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -15726,159 +15799,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 423 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3226</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0517</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Ro Khanna</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 306 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0517</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Jennifer A. Kiggans</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 152 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -15945,159 +16018,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2445 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0503</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0540</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Young Kim</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2439 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0540</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Kimberlyn King-Hinds</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 425 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -16164,159 +16237,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1239 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3313</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1308</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Raja Krishnamoorthi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2367 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1308</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable David Kustoff</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 560 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -16383,159 +16456,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 503 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1316</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3201</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Nick LaLota</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 122 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Greg Landsman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2244 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -16602,159 +16675,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 422 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3223</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4702</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Rick Larsen</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2163 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4702</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable John B. Larson</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1501 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -16821,159 +16894,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1507 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3216</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3505</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Robert E. Latta</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2470 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3505</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Michael Lawler</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 324 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -17040,159 +17113,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2464 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0915</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3812</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Summer L. Lee</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2437 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3812</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Susie Lee</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 365 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -17259,159 +17332,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2417 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3103</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1805</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Julia Letlow</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 142 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1805</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Mike Levin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2352 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -17478,159 +17551,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1117 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0516</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0536</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Ted Lieu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2454 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0536</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Zoe Lofgren</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1401 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -17697,123 +17770,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2133 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1011</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3603</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="95" w:right="95"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="270" w:bottom="300" w:left="270" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="4" w:other="4"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -17840,50 +17840,123 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Frank D. Lucas</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2405 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3603</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Anna Paulina Luna</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 226 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -17950,159 +18023,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 444 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4308</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2108</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Stephen F. Lynch</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2109 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Nancy Mace</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1728 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -18169,159 +18242,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 121 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3807</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3902</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Seth Magaziner</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 252 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3902</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Nicole Malliotakis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1124 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -18388,159 +18461,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 249 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4402</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1601</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Tracey Mann</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 344 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1601</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable John W. Mannion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1516 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -18607,159 +18680,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2371 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1704</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0921</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Brian J. Mast</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2182 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0921</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Doris O. Matsui</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2206 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -18826,159 +18899,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2246 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1006</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Sarah McBride</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1306 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Michael T. McCaul</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2300 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -19045,159 +19118,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 562 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2209</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable April McClain Delaney</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1130 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Jennifer L. McClellan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1628 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -19264,159 +19337,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2256 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0505</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2304</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Betty McCollum</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2426 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Richard McCormick</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1719 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -19483,159 +19556,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1408 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2208</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3306</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Addison P. McDowell</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1032 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3306</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Morgan McGarvey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1527 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -19702,159 +19775,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 370 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2102</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4605</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable John J. McGuire III</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1013 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4605</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable LaMonica McIver</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 426 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -19921,123 +19994,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2310 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3205</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="95" w:right="95"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="270" w:bottom="300" w:left="270" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="4" w:other="4"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -20064,50 +20064,123 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Analilia Mejia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1427 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Christian D. Menefee</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1318 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -20174,159 +20247,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2453 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3008</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3206</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Grace Meng</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2468 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Mark B. Messmer</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1208 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -20393,159 +20466,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 350 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3809</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2007</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Kweisi Mfume</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2263 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Carol D. Miller</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 465 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -20612,159 +20685,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1740 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1315</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3507</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Max L. Miller</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 143 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3507</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Mariannette Miller-Meeks</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 504 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -20831,159 +20904,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 346 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0907</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0547</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Dave Min</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1034 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0547</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable John R. Moolenaar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 246 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -21050,159 +21123,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1511 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0101</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4401</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Blake D. Moore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1131 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Gwen Moore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2252 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -21269,159 +21342,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1337 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4802</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Tim Moore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1424 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Nathaniel Moran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1605 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -21488,159 +21561,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 570 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3225</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2303</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Kelly Morrison</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1205 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Jared Moskowitz</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 242 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -21707,159 +21780,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1126 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2106</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-5301</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable James C. Moylan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 228 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-5301</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Frank J. Mrvan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2441 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -21926,159 +21999,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1404 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0515</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3303</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Gregory F. Murphy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 407 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Jerrold Nadler</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2132 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -22145,123 +22218,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 372 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2101</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0602</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="95" w:right="95"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="270" w:bottom="300" w:left="270" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="4" w:other="4"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -22288,50 +22288,123 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Joe Neguse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2400 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0602</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Troy E. Nehls</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1104 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -22398,159 +22471,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 460 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4704</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Donald Norcross</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2427 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Ralph Norman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 569 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -22617,159 +22690,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2136 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-5101</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1503</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Zachary Nunn</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1410 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1503</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Jay Obernolte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2433 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -22836,159 +22909,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 250 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3214</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4205</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Andrew Ogles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 151 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Johnny Olszewski, Jr.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1339 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -23055,159 +23128,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1730 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2305</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2503</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Robert F. Onder, Jr.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1113 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2503</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Burgess Owens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 309 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -23274,159 +23347,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2107 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3006</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0106</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Gary J. Palmer</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 170 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Jimmy Panetta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 200 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -23493,159 +23566,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 452 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2901</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0901</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Jimmy Patronis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2021 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0901</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Nancy Pelosi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1236 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -23712,159 +23785,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1431 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4703</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3810</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Scott Perry</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2160 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3810</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Scott H. Peters</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2369 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -23931,159 +24004,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 348 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0607</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4311</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable August Pfluger</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2202 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4311</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Chellie Pingree</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2354 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -24150,159 +24223,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2059 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-5500</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4902</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Mark Pocan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1026 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4902</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Nellie Pou</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1007 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -24369,123 +24442,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 402 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2107</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1305</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="95" w:right="95"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="270" w:bottom="300" w:left="270" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="4" w:other="4"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -24512,50 +24512,123 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Mike Quigley</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2083 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Aumua Amata Coleman Radewagen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2001 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -24622,159 +24695,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1523 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1303</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4706</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Emily Randall</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1531 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4706</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Jamie Raskin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2242 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -24841,159 +24914,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2209 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3814</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3219</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Josh Riley</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 128 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3219</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Luz M. Rivas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1319 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -25060,159 +25133,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2406 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1705</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0103</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Mike Rogers</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2469 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable John W. Rose</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2238 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -25279,159 +25352,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1221 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3302</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3307</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable David Rouzer</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2333 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3307</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Chip Roy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 103 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -25498,159 +25571,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2342 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0525</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3506</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Michael A. Rulli</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 421 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3506</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable John H. Rutherford</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1711 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -25717,159 +25790,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1708 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3218</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0927</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Maria Elvira Salazar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2162 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0927</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Andrea Salinas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 403 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -25936,159 +26009,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2309 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0538</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1801</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Steve Scalise</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 266 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1801</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Mary Gay Scanlon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1214 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -26155,159 +26228,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2408 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1309</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1602</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Derek Schmidt</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1223 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1602</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Bradley Scott Schneider</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 300 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -26374,159 +26447,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1317 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2203</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4708</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Kim Schrier</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1110 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4708</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable David Schweikert</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 166 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -26593,123 +26666,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2185 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1008</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4603</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="95" w:right="95"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="270" w:bottom="300" w:left="270" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="4" w:other="4"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -26736,50 +26736,123 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Robert C. "Bobby" Scott</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2328 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4603</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Keith Self</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1030 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -26846,159 +26919,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2204 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4317</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0107</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Terri A. Sewell</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1035 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Brad Sherman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2365 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -27065,159 +27138,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 224 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1406</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0512</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Lateefah Simon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1023 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0512</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Michael K. Simpson</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2084 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -27284,159 +27357,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2264 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4709</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2703</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Adrian Smith</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 502 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Christopher H. Smith</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2373 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -27503,159 +27576,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1011 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2508</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3811</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Lloyd Smucker</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 302 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3811</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Eric Sorensen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1314 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -27722,159 +27795,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2353 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0909</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1405</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Victoria Spartz</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1609 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Melanie A. Stansbury</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1421 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -27941,159 +28014,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 207 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0304</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2308</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Pete Stauber</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 145 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2308</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Elise M. Stefanik</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2211 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -28160,159 +28233,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1526 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4901</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0917</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable W. Gregory Steube</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2457 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0917</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Haley M. Stevens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2411 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -28379,159 +28452,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1724 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4710</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0105</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Dale W. Strong</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 449 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Marlin A. Stutzman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 404 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -28598,159 +28671,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1009 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4610</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3203</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Thomas R. Suozzi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 203 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Emilia Strong Sykes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1217 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -28817,123 +28890,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2078 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0539</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3502</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="95" w:right="95"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="270" w:bottom="300" w:left="270" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="4" w:other="4"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -28960,50 +28960,123 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable David J. Taylor</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 325 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3502</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Claudia Tenney</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2230 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -29070,159 +29143,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 154 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2213</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2402</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Bennie G. Thompson</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2466 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2402</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Glenn Thompson</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 400 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -29289,159 +29362,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 268 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0504</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4907</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Thomas P. Tiffany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 451 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4907</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable William R. Timmons IV</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 267 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -29508,159 +29581,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2370 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2801</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2212</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Rashida Tlaib</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2438 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Jill N. Tokuda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1027 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -29727,159 +29800,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2269 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3220</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0535</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Norma J. Torres</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2227 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0535</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Ritchie Torres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1414 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -29946,159 +30019,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2233 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2103</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0545</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Derek Tran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1127 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0545</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Michael R. Turner</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2183 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -30165,159 +30238,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2228 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1314</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0522</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable David G. Valadao</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2465 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0522</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Jefferson Van Drew</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2447 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -30384,159 +30457,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1725 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4324</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4207</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Matt Van Epps</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2446 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Derrick Van Orden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1513 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -30603,159 +30676,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2467 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0552</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3102</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Gabe Vasquez</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 322 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Marc A. Veasey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2186 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -30822,159 +30895,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2302 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3207</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4607</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Eugene Simon Vindman</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1005 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4607</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Ann Wagner</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2350 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -31041,123 +31114,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2266 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2205</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4611</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="95" w:right="95"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="270" w:bottom="300" w:left="270" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="4" w:other="4"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -31184,50 +31184,123 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable James R. Walkinshaw</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2265 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4611</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Debbie Wasserman Schultz</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 270 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -31294,159 +31367,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2221 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0543</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Bonnie Watson Coleman</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 168 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Randy K. Weber, Sr.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 107 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -31513,159 +31586,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2184 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0911</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0404</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Bruce Westerman</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 202 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable George Whitesides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1504 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -31732,159 +31805,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 424 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4908</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1005</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Nikema Williams</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1406 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Roger Williams</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2336 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -31951,159 +32024,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2080 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0924</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4002</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Joe Wilson</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1436 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Robert J. Wittman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2055 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -32170,159 +32243,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2412 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0403</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1402</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Rudy Yakym III</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 349 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1402</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Ryan K. Zinke</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 512 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -32389,196 +32462,123 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 468 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1013</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0514</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Office of the 1st Congressional District of California</w:t>
-[...35 lines deleted...]
-              <w:t>Washington, DC 20515-0501</w:t>
+              <w:t>Office of the 14th Congressional District of California</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 174 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0514</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="173" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="95" w:right="95"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>