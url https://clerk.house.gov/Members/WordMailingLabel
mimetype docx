--- v1 (2026-06-30)
+++ v2 (2026-09-04)
@@ -2418,123 +2418,196 @@
               <w:ind w:left="95" w:right="95"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>The Honorable Lauren Boebert</w:t>
-[...35 lines deleted...]
-              <w:t>Washington, DC 20515-0604</w:t>
+              <w:t>The Honorable Everton Blair Jr.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 468 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Lauren Boebert</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1713 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0604</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Suzanne Bonamici</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2231 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -2601,159 +2674,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 352 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1312</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3802</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Brendan F. Boyle</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1502 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3802</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Josh Brecheen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 351 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -2820,159 +2893,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1133 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3808</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3511</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Shontel M. Brown</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2455 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3511</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Julia Brownley</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2262 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -3039,159 +3112,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2409 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0916</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1313</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Nikki Budzinski</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1717 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1313</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Tim Burchett</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1122 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -3258,159 +3331,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1108 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2507</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3705</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Janelle S. Bynum</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1508 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3705</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Ken Calvert</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2205 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -3477,159 +3550,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2421 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0903</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0524</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Salud O. Carbajal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2331 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0524</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Mike Carey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1433 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -3696,159 +3769,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2135 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1407</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Earl L. "Buddy" Carter</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2432 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable John R. Carter</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2208 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -3915,159 +3988,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 442 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1802</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4335</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Greg Casar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 446 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4335</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Ed Case</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2210 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -4134,159 +4207,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2440 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1306</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0914</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Kathy Castor</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2188 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0914</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Joaquin Castro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2241 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -4353,123 +4426,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2423 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0528</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0306</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="95" w:right="95"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="270" w:bottom="300" w:left="270" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="4" w:other="4"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -4496,50 +4496,123 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Juan Ciscomani</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 461 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0306</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Gilbert Ray Cisneros, Jr.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2463 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -4606,159 +4679,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2368 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2105</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3209</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Yvette D. Clarke</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2058 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Emanuel Cleaver</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2217 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -4825,159 +4898,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2443 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4606</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4327</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Michael Cloud</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 304 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4327</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable James E. Clyburn</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 274 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -5044,159 +5117,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 445 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1009</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4209</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Steve Cohen</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2268 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Tom Cole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2207 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -5263,159 +5336,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2351 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1010</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1701</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable James Comer</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2410 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1701</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Herbert C. Conaway, Jr.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1022 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -5482,159 +5555,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2082 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0546</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0521</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Jim Costa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2081 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0521</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Joe Courtney</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2449 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -5701,159 +5774,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2052 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2302</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0302</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Elijah Crane</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 307 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Jeff Crank</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1029 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -5920,159 +5993,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2422 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0401</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4302</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Dan Crenshaw</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 248 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Jasmine Crockett</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1616 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -6139,159 +6212,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1323 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0606</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4328</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Henry Cuellar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2308 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4328</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Sharice Davids</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2435 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -6358,159 +6431,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2113 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3508</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1307</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Danny K. Davis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2159 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1307</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Donald G. Davis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1123 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -6577,123 +6650,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1415 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4315</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3804</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="95" w:right="95"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="270" w:bottom="300" w:left="270" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="4" w:other="4"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -6720,50 +6720,123 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Madeleine Dean</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 150 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3804</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Diana DeGette</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2111 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -6830,159 +6903,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2413 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0703</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4701</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Suzan K. DelBene</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2311 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4701</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Christopher R. Deluzio</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1222 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -7049,159 +7122,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2134 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0510</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4204</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Scott DesJarlais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2304 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Maxine Dexter</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1207 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -7268,159 +7341,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 374 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0926</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2206</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Debbie Dingell</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 102 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Lloyd Doggett</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2307 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -7487,159 +7560,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1710 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0919</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Troy Downing</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1529 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Neal P. Dunn</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 466 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -7706,159 +7779,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1505 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3311</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2003</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Sarah Elfreth</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1213 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Jake Ellzey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1721 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -7925,159 +7998,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 326 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2306</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4316</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Veronica Escobar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2448 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Adriano Espaillat</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2332 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -8144,159 +8217,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2234 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1604</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3803</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Dwight Evans</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1105 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3803</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Gabe Evans</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1229 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -8363,159 +8436,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 443 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2404</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4304</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Pat Fallon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2416 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Julie Fedorchak</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1607 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -8582,159 +8655,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2434 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1504</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1806</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Cleo Fields</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2349 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1806</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Shomari Figures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 225 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -8801,123 +8874,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 244 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0906</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2301</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="95" w:right="95"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="270" w:bottom="300" w:left="270" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="4" w:other="4"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -8944,50 +8944,123 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Brad Finstad</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2418 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2301</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Michelle Fischbach</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2229 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -9054,159 +9127,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2444 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4905</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3801</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Brian K. Fitzpatrick</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 271 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3801</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Charles J. "Chuck" Fleischmann</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2187 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -9273,159 +9346,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2004 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4307</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2701</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Mike Flood</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 343 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2701</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Vince Fong</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 243 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -9492,159 +9565,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2366 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1311</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3304</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Valerie P. Foushee</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2452 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Virginia Foxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2462 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -9711,159 +9784,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2305 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0922</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0918</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Scott Franklin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2301 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0918</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Laura Friedman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1517 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -9930,159 +10003,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1224 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0910</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4007</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Russell Fry</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 345 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Russ Fulcher</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1514 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -10149,159 +10222,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2201 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1014</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0501</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable James Gallagher</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 408 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0501</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable John Garamendi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2428 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -10368,159 +10441,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2344 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3202</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0542</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Robert Garcia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 109 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0542</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Sylvia R. Garcia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2419 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -10587,159 +10660,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2334 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1304</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Brandon Gill</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1305 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4326</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Laura Gillen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 428 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -10806,159 +10879,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 448 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0001</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1902</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Jared F. Golden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1107 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1902</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Craig A. Goldman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1716 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -11025,123 +11098,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 245 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3210</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0534</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="95" w:right="95"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="270" w:bottom="300" w:left="270" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="4" w:other="4"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -11168,50 +11168,123 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Jimmy Gomez</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 506 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0534</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Vicente Gonzalez</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1201 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -11278,159 +11351,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2431 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4305</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2902</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Maggie Goodlander</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 223 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2902</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Paul A. Gosar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2057 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -11497,159 +11570,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 106 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3005</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2506</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Sam Graves</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1135 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2506</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Adam Gray</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1230 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -11716,159 +11789,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2347 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4309</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4609</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable H. Morgan Griffith</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2110 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4609</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Adelita S. Grijalva</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1203 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -11935,159 +12008,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1211 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4906</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2403</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Michael Guest</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 450 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Brett Guthrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2161 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -12154,159 +12227,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1227 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-5000</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0308</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Abraham J. Hamadeh</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1722 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0308</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Josh Harder</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 209 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -12373,159 +12446,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1039 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0908</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3310</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Pat Harrigan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1233 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Andy Harris</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1536 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -12592,159 +12665,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 126 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3308</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4201</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Diana Harshbarger</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 167 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Jahana Hayes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2049 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -12811,159 +12884,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 171 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3601</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-5401</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Pablo José Hernández</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1419 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-5401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Clay Higgins</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 572 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -13030,159 +13103,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1533 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0402</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0704</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable James A. Himes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2137 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0704</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Ashley Hinson</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2458 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -13249,123 +13322,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 406 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2804</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1409</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="95" w:right="95"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="270" w:bottom="300" w:left="270" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="4" w:other="4"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -13392,50 +13392,123 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Erin Houchin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 342 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Chrissy Houlahan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1727 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -13502,159 +13575,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1705 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2005</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3704</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Val T. Hoyle</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1620 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3704</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Richard Hudson</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2112 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -13721,159 +13794,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2330 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0502</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2204</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Bill Huizenga</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2232 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Wesley Hunt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1520 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -13940,159 +14013,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1641 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0603</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0548</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Darrell Issa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2108 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0548</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Glenn Ivey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1610 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -14159,159 +14232,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1320 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1003</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1301</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Jonathan L. Jackson</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1632 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1301</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Ronny Jackson</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 125 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -14378,159 +14451,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2348 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0551</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2210</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable John James</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1519 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Pramila Jayapal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2346 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -14597,159 +14670,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2267 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3208</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Dusty Johnson</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1714 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Henry C. "Hank" Johnson, Jr.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2240 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -14816,159 +14889,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 221 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4332</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1804</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Mike Johnson</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 521 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1804</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Jim Jordan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2056 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -15035,159 +15108,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2065 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3514</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3813</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable John Joyce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2102 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3813</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Sydney Kamlager-Dove</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 144 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -15254,159 +15327,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2314 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3509</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3007</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Thomas H. Kean, Jr.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 251 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable William R. Keating</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2372 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -15473,123 +15546,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1707 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3816</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1302</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="95" w:right="95"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="270" w:bottom="300" w:left="270" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="4" w:other="4"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -15616,50 +15616,123 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Robin L. Kelly</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2329 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Trent Kelly</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2243 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -15726,159 +15799,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1626 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4403</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3226</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Timothy M. Kennedy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 423 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3226</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Ro Khanna</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 306 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -15945,159 +16018,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 152 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4602</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0503</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Kevin Kiley</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2445 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0503</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Young Kim</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2439 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -16164,159 +16237,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 425 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-5201</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3313</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Brad Knott</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1239 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3313</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Raja Krishnamoorthi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2367 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -16383,159 +16456,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 560 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4208</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1316</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Darin LaHood</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 503 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Nick LaLota</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 122 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -16602,159 +16675,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2244 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3501</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3223</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Nicholas A. Langworthy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 422 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3223</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Rick Larsen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2163 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -16821,159 +16894,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1501 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0701</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3216</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable George Latimer</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1507 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3216</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Robert E. Latta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2470 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -17040,159 +17113,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 324 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3217</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0915</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Laurel M. Lee</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2464 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0915</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Summer L. Lee</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2437 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -17259,159 +17332,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 365 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2803</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3103</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Teresa Leger Fernandez</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2417 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Julia Letlow</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 142 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -17478,159 +17551,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2352 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0549</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0516</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Sam T. Liccardo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1117 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0516</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Ted Lieu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2454 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -17697,123 +17770,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1401 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0518</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="95" w:right="95"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="270" w:bottom="300" w:left="270" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="4" w:other="4"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -17840,50 +17840,123 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Barry Loudermilk</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2133 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Frank D. Lucas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2405 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -17950,159 +18023,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 226 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0913</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4308</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Morgan Luttrell</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 444 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4308</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Stephen F. Lynch</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2109 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -18169,159 +18242,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1728 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4001</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3807</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Ryan Mackenzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 121 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3807</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Seth Magaziner</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 252 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -18388,159 +18461,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1124 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3211</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4402</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Celeste Maloy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 249 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4402</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Tracey Mann</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 344 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -18607,159 +18680,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1516 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3222</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1704</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Thomas Massie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2371 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1704</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Brian J. Mast</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2182 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -18826,159 +18899,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2206 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0507</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Lucy McBath</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2246 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Sarah McBride</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1306 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -19045,159 +19118,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2300 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4310</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2209</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Lisa C. McClain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 562 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable April McClain Delaney</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1130 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -19264,159 +19337,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1628 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4604</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0505</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Tom McClintock</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2256 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0505</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Betty McCollum</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2426 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -19483,159 +19556,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1719 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1007</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2208</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Kristen McDonald Rivet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1408 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2208</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Addison P. McDowell</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1032 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -19702,159 +19775,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1527 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1703</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2102</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable James P. McGovern</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 370 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable John J. McGuire III</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1013 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -19921,123 +19994,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 426 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3010</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3205</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="95" w:right="95"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="270" w:bottom="300" w:left="270" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="4" w:other="4"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -20064,50 +20064,123 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Gregory W. Meeks</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2310 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Analilia Mejia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1427 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -20174,159 +20247,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1318 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4318</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3008</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Robert Menendez</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2453 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Grace Meng</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2468 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -20393,159 +20466,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1208 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1408</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3809</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Daniel Meuser</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 350 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3809</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Kweisi Mfume</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2263 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -20612,159 +20685,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 465 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4801</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1315</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Mary E. Miller</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1740 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1315</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Max L. Miller</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 143 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -20831,159 +20904,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 504 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1501</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0907</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Cory Mills</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 346 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0907</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Dave Min</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1034 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -21050,159 +21123,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 246 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2202</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0101</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Barry Moore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1511 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Blake D. Moore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1131 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -21269,159 +21342,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2252 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4904</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4802</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Riley M. Moore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1337 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4802</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Tim Moore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1424 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -21488,159 +21561,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1605 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4301</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3225</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Joseph D. Morelle</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 570 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3225</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Kelly Morrison</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1205 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -21707,159 +21780,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 242 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0923</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2106</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Seth Moulton</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1126 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable James C. Moylan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 228 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -21926,159 +21999,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2441 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1401</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0515</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Kevin Mullin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1404 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0515</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Gregory F. Murphy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 407 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -22145,123 +22218,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2132 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3212</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2101</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="95" w:right="95"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="270" w:bottom="300" w:left="270" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="4" w:other="4"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -22288,50 +22288,123 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Richard E. Neal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 372 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Joe Neguse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2400 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -22398,159 +22471,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1104 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4322</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4704</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Dan Newhouse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 460 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4704</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Donald Norcross</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2427 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -22617,159 +22690,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 569 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4005</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-5101</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Eleanor Holmes Norton</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2136 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-5101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Zachary Nunn</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1410 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -22836,159 +22909,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2433 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0523</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3214</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Alexandria Ocasio-Cortez</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 250 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Andrew Ogles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 151 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -23055,159 +23128,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1339 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2002</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2305</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Ilhan Omar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1730 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Robert F. Onder, Jr.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1113 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -23274,159 +23347,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 309 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4404</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Frank Pallone, Jr.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2107 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Gary J. Palmer</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 170 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -23493,159 +23566,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 200 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0519</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2901</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Chris Pappas</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 452 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2901</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Jimmy Patronis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2021 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -23712,159 +23785,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1236 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0511</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4703</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Marie Gluesenkamp Perez</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1431 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Scott Perry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2160 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -23931,159 +24004,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2369 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0550</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0607</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Brittany Pettersen</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 348 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0607</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable August Pfluger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2202 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -24150,159 +24223,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2354 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1901</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-5500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Stacey E. Plaskett</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2059 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-5500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Mark Pocan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1026 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -24369,123 +24442,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1007 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3009</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2107</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="95" w:right="95"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="270" w:bottom="300" w:left="270" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="4" w:other="4"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -24512,50 +24512,123 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Ayanna Pressley</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 402 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Mike Quigley</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2083 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -24622,159 +24695,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2001 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-5200</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1303</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Delia C. Ramirez</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1523 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Emily Randall</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1531 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -24841,159 +24914,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2242 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2008</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3814</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Guy Reschenthaler</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2209 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3814</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Josh Riley</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 128 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -25060,159 +25133,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1319 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0529</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1705</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Harold Rogers</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2406 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1705</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Mike Rogers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2469 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -25279,159 +25352,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2238 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4206</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3302</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Deborah K. Ross</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1221 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable David Rouzer</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2333 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -25498,159 +25571,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 103 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4321</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0525</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Raul Ruiz</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2342 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0525</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Michael A. Rulli</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 421 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -25717,159 +25790,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1711 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0905</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3218</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Patrick Ryan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1708 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3218</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Maria Elvira Salazar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2162 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -25936,159 +26009,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 403 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0001</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0538</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Linda T. Sánchez</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2309 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0538</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Steve Scalise</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 266 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -26155,159 +26228,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1214 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3805</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1309</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Janice D. Schakowsky</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2408 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1309</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Derek Schmidt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1223 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -26374,159 +26447,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 300 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1310</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2203</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Hillary J. Scholten</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1317 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Kim Schrier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1110 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -26593,123 +26666,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 166 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0301</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1008</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="95" w:right="95"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="270" w:bottom="300" w:left="270" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="4" w:other="4"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -26736,50 +26736,123 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Austin Scott</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2185 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Robert C. "Bobby" Scott</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2328 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -26846,159 +26919,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1030 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4303</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Pete Sessions</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2204 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4317</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Terri A. Sewell</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1035 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -27065,159 +27138,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2365 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0532</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1406</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Jefferson Shreve</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 224 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1406</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Lateefah Simon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1023 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -27284,159 +27357,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2084 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1202</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4709</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Adam Smith</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2264 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4709</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Adrian Smith</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 502 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -27503,159 +27576,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2373 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3004</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2508</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Jason Smith</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1011 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2508</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Lloyd Smucker</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 302 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -27722,159 +27795,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1314 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1317</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0909</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Darren Soto</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2353 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0909</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Victoria Spartz</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1609 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -27941,159 +28014,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1421 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3101</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0304</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Greg Stanton</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 207 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Pete Stauber</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 145 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -28160,159 +28233,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2211 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3221</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4901</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Bryan Steil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1526 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4901</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable W. Gregory Steube</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2457 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -28379,159 +28452,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2411 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2211</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4710</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Marilyn Strickland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1724 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4710</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Dale W. Strong</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 449 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -28598,159 +28671,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 404 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1403</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4610</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Suhas Subramanyam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1009 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4610</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Thomas R. Suozzi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 203 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -28817,123 +28890,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1217 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3513</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0539</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="95" w:right="95"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="270" w:bottom="300" w:left="270" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="4" w:other="4"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -28960,50 +28960,123 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Mark Takano</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2078 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0539</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable David J. Taylor</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 325 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -29070,159 +29143,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2230 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3224</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2213</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Shri Thanedar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 154 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Bennie G. Thompson</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2466 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -29289,159 +29362,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 400 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3815</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0504</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Mike Thompson</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 268 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0504</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Thomas P. Tiffany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 451 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -29508,159 +29581,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 267 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4004</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2801</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Dina Titus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2370 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2801</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Rashida Tlaib</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2438 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -29727,159 +29800,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1027 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1102</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3220</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Paul Tonko</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2269 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Norma J. Torres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2227 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -29946,159 +30019,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1414 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3215</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2103</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Lori Trahan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2233 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Derek Tran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1127 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -30165,159 +30238,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2183 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3510</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-1314</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Lauren Underwood</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2228 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-1314</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable David G. Valadao</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2465 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -30384,159 +30457,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2447 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3002</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-4324</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Beth Van Duyne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1725 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4324</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Matt Van Epps</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2446 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -30603,159 +30676,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1513 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4903</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-0552</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Juan Vargas</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2467 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0552</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Gabe Vasquez</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 322 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -30822,159 +30895,159 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2186 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4333</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-3207</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Nydia M. Velázquez</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2302 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-3207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Eugene Simon Vindman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1005 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
@@ -31041,123 +31114,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2350 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-2502</w:t>
-            </w:r>
-[...71 lines deleted...]
-              <w:t>Washington, DC 20515-2205</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="95" w:right="95"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="270" w:bottom="300" w:left="270" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="4" w:other="4"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -31184,1401 +31184,1401 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Aisha Wahab</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 174 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0514</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The Honorable Tim Walberg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2266 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable James R. Walkinshaw</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 2265 Rayburn House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4611</w:t>
-            </w:r>
-[...144 lines deleted...]
-              <w:t>Washington, DC 20515-0543</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Debbie Wasserman Schultz</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 270 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0925</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The Honorable Maxine Waters</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2221 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0543</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Bonnie Watson Coleman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 168 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-3012</w:t>
-            </w:r>
-[...144 lines deleted...]
-              <w:t>Washington, DC 20515-0911</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Randy K. Weber, Sr.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 107 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4314</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The Honorable Daniel Webster</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2184 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0911</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Bruce Westerman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 202 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-0404</w:t>
-            </w:r>
-[...144 lines deleted...]
-              <w:t>Washington, DC 20515-4908</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable George Whitesides</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 1504 Longworth House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0527</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The Honorable Tony Wied</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 424 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4908</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Nikema Williams</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1406 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1005</w:t>
-            </w:r>
-[...144 lines deleted...]
-              <w:t>Washington, DC 20515-0924</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Roger Williams</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2336 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4325</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The Honorable Frederica S. Wilson</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2080 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0924</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Joe Wilson</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 1436 Longworth House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-4002</w:t>
-            </w:r>
-[...144 lines deleted...]
-              <w:t>Washington, DC 20515-0403</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>The Honorable Robert J. Wittman</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2055 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-4601</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The Honorable Steve Womack</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 2412 Rayburn House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-0403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="95" w:right="95"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The Honorable Rudy Yakym III</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> 349 Cannon House Office Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Washington, DC 20515-1402</w:t>
-            </w:r>
-[...144 lines deleted...]
-              <w:t>Washington, DC 20515-1013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1440" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Office of the 14th Congressional District of California</w:t>
-[...35 lines deleted...]
-              <w:t>Washington, DC 20515-0514</w:t>
+              <w:t>The Honorable Ryan K. Zinke</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> 512 Cannon House Office Building</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="216" w:right="29"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Washington, DC 20515-2600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="173" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="95" w:right="95"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="216" w:right="29"/>