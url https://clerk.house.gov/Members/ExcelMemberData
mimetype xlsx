--- v13 (2026-09-07)
+++ v14 (2026-10-02)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64bd2a2ffe6d4043" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41c1430b56e74ecb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Member Data" sheetId="1" r:id="R5ec99ebbba15427e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Member Data" sheetId="1" r:id="Rc21e32b52de24d88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5ec99ebbba15427e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc21e32b52de24d88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="15" customWidth="1"/>
     <x:col min="2" max="2" width="14" customWidth="1"/>
     <x:col min="3" max="3" width="20" customWidth="1"/>
     <x:col min="4" max="4" width="60" customWidth="1"/>
     <x:col min="5" max="5" width="7" customWidth="1"/>
     <x:col min="6" max="6" width="36" customWidth="1"/>
     <x:col min="7" max="7" width="12" customWidth="1"/>
     <x:col min="8" max="8" width="6" customWidth="1"/>
     <x:col min="9" max="9" width="12" customWidth="1"/>
     <x:col min="10" max="10" width="12" customWidth="1"/>
     <x:col min="11" max="11" width="12" customWidth="1"/>
     <x:col min="12" max="12" width="6" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Prefix</x:t>
         </x:is>
       </x:c>