--- v14 (2026-10-02)
+++ v15 (2026-10-24)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41c1430b56e74ecb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b5a5c6e76bc44a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Member Data" sheetId="1" r:id="Rc21e32b52de24d88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Member Data" sheetId="1" r:id="R2f18a1d12cc04db2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc21e32b52de24d88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f18a1d12cc04db2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="15" customWidth="1"/>
     <x:col min="2" max="2" width="14" customWidth="1"/>
     <x:col min="3" max="3" width="20" customWidth="1"/>
     <x:col min="4" max="4" width="60" customWidth="1"/>
     <x:col min="5" max="5" width="7" customWidth="1"/>
     <x:col min="6" max="6" width="36" customWidth="1"/>
     <x:col min="7" max="7" width="12" customWidth="1"/>
     <x:col min="8" max="8" width="6" customWidth="1"/>
     <x:col min="9" max="9" width="12" customWidth="1"/>
     <x:col min="10" max="10" width="12" customWidth="1"/>
     <x:col min="11" max="11" width="12" customWidth="1"/>
     <x:col min="12" max="12" width="6" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Prefix</x:t>
         </x:is>
       </x:c>