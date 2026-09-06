--- v0 (2026-07-23)
+++ v1 (2026-09-06)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ca734d7a0f49cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd447cc76057748be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R59fd962921b542df"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R256753e096a44c4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rca05aed540b24f46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R85fdf6d13d4a496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R4f473144954e4282"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59fd962921b542df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0a8a6c5946864036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R256753e096a44c4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca05aed540b24f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R85fdf6d13d4a496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4f473144954e4282" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -9895,1433 +9895,1859 @@
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NY19</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>July 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="185">
       <x:c t="inlineStr">
         <x:is>
           <x:t>184</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t>Mike</x:t>
-[...5 lines deleted...]
-      </x:t>
+          <x:t>Timothy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Kennedy</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>
       </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t>K000403</x:t>
-[...9 lines deleted...]
-          <x:t>UT03</x:t>
+          <x:t>K000402</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY26</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="186">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>185</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Christopher</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Deluzio</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D000530</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pennsylvania</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>PA17</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="187">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>186</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Adam</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gray</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000605</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA13</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="188">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>187</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Chris</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pappas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000614</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Hampshire</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NH01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="189">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>188</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Seth</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Moulton</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001196</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Massachusetts</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="190">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>189</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Yassamin</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ansari</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A000381</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Arizona</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>AZ03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="191">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>190</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maxwell</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Frost</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F000476</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Florida</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>FL10</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="192">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>191</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ed</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Case</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001055</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Hawaii</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>HI01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="193">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>192</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Emilia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Strong</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Sykes</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001223</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ohio</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>OH13</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="194">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>193</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Brendan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Boyle</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001296</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pennsylvania</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>PA02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="195">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>194</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Chellie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pingree</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000597</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maine</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>ME01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="196">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>195</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Susie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lee</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000590</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nevada</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NV03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="197">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>196</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kevin</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mullin</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001225</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA15</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="198">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>197</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Marc</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Veasey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>V000131</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX33</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="199">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>198</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>John</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>W.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mannion</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001231</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY22</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="200">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>199</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Donald</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Norcross</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>N000188</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Jersey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NJ01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="201">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>200</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Frank</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mrvan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001214</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Indiana</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IN01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="202">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>201</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lucy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>McBath</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001208</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Georgia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>GA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="203">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>202</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Seth</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Magaziner</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001223</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Rhode Island</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>RI02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="204">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>203</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>André</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Carson</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001072</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Indiana</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IN07</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="205">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>204</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Joseph</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Morelle</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001206</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY25</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="206">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>205</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jared</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Moskowitz</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001217</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Florida</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>FL23</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="207">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>206</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Patrick</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ryan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R000579</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY18</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="208">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>207</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Scott</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Peters</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000608</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA50</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="209">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>208</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jared</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Golden</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000592</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maine</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>ME02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="210">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>209</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Alma</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Adams</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A000370</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>North Carolina</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NC12</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="211">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>210</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Brian</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Fitzpatrick</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F000466</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pennsylvania</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>PA01</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Republican</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t>July 22nd, 2026</x:t>
-[...86 lines deleted...]
-          <x:t>G000605</x:t>
+          <x:t>July 23rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="212">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>211</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Laura</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gillen</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000602</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>August 31st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="213">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>212</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Marie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gluesenkamp</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Perez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000600</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>September 1st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="214">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>213</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Frederica</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Wilson</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>W000808</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Florida</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>FL24</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>September 1st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="215">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>214</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Don</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bacon</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001298</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nebraska</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NE02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Republican</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>September 1st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="216">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>215</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Aisha</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Wahab</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>W000832</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t>CA13</x:t>
-[...660 lines deleted...]
-          <x:t>199</x:t>
+          <x:t>CA14</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>September 2nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="217">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>216</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Everton</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Blair</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jr.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001328</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Georgia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>GA13</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>September 2nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="218">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>217</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Donald</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t>
-[...551 lines deleted...]
-          <x:t>A000370</x:t>
+          <x:t>G.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Davis</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D000230</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>North Carolina</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t>NC12</x:t>
-[...9 lines deleted...]
-          <x:t>July 22nd, 2026</x:t>
+          <x:t>NC01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>September 2nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>