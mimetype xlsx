--- v0 (2026-07-23)
+++ v1 (2026-08-14)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9253d0cd7ff34981" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a9bfe9aaf74c36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rdfe0222bf7a44518"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf4961cb2f4ae4645"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R994224bcbd914b59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R57dc074a63834b0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R8ecd93614c174aea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdfe0222bf7a44518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3c7499663db24723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf4961cb2f4ae4645" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R994224bcbd914b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R57dc074a63834b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R8ecd93614c174aea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>