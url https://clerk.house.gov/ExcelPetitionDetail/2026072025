--- v1 (2026-08-14)
+++ v2 (2026-09-04)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a9bfe9aaf74c36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2119cc8b353f40c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R994224bcbd914b59"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R8ecd93614c174aea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rdd0cfcf638894635"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R056635b445ea470f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R395393745993466d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R994224bcbd914b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R57dc074a63834b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R8ecd93614c174aea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdd0cfcf638894635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R056635b445ea470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R395393745993466d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -11330,50 +11330,424 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>F000466</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Pennsylvania</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>PA01</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Republican</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>July 23rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="212">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>211</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Laura</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gillen</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000602</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>August 31st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="213">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>212</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Marie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gluesenkamp</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Perez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000600</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>September 1st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="214">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>213</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Frederica</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Wilson</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>W000808</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Florida</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>FL24</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>September 1st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="215">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>214</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Don</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bacon</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001298</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nebraska</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NE02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Republican</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>September 1st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="216">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>215</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Aisha</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Wahab</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>W000832</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA14</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>September 2nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="217">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>216</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Everton</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Blair</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jr.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001328</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Georgia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>GA13</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>September 2nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="218">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>217</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Donald</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Davis</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D000230</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>North Carolina</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NC01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>September 2nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>