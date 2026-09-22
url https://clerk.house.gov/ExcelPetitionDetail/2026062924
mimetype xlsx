--- v2 (2026-08-29)
+++ v3 (2026-09-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf23521f3c564eec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a6305a0739042c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R2b39eea887304db3"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R1b7c5a5314b94f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rfbb870c3314a4bd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R3100e870e7fa4813"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf96675cb7d9249bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b39eea887304db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1f17d0f993ae4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R1b7c5a5314b94f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfbb870c3314a4bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3100e870e7fa4813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf96675cb7d9249bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>