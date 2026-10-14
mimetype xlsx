--- v3 (2026-09-22)
+++ v4 (2026-10-14)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a6305a0739042c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d57f39d96249c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rfbb870c3314a4bd2"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf96675cb7d9249bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rd56f6e4714704eff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R1910087fd5454981"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R9ee25b73184b468f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfbb870c3314a4bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3100e870e7fa4813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf96675cb7d9249bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd56f6e4714704eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1910087fd5454981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9ee25b73184b468f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>