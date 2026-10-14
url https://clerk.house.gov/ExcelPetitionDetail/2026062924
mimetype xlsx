--- v4 (2026-10-14)
+++ v5 (2026-10-14)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d57f39d96249c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bf709ab9e0f49c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rd56f6e4714704eff"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R9ee25b73184b468f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R94efcd6391184448"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rd3498f3b47884744"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rb48dceda8ec84a96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd56f6e4714704eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1910087fd5454981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9ee25b73184b468f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94efcd6391184448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd3498f3b47884744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb48dceda8ec84a96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>