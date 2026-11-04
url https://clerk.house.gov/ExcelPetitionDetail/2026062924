--- v5 (2026-10-14)
+++ v6 (2026-11-04)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bf709ab9e0f49c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b06b7aa59fc4ec3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R94efcd6391184448"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rb48dceda8ec84a96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R45d876a943fc467e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R1ad955d1a6734b71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rfc075b38ba674a36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94efcd6391184448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd3498f3b47884744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb48dceda8ec84a96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R45d876a943fc467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1ad955d1a6734b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rfc075b38ba674a36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>