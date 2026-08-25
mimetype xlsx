--- v0 (2026-06-14)
+++ v1 (2026-08-25)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8959cbfe72664555" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a30b80bcb4b46ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R3333191df681472c"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rdb1fa6fb187744b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R9bc8cef795df4ad2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rdc877132c7394751"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R3b51b3edebba4396"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3333191df681472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R95c48fea2fe64920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rdb1fa6fb187744b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9bc8cef795df4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rdc877132c7394751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3b51b3edebba4396" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -10687,50 +10687,319 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>G000583</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New Jersey</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NJ05</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>June 11th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="200">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>199</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Al</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Green</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000553</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 23rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="201">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>200</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Raja</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Krishnamoorthi</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K000391</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 23rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="202">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>201</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Hillary</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Scholten</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001221</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Michigan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MI03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 14th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="203">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>202</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kristen</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>McDonald Rivet</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001237</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Michigan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MI08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 20th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="204">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>203</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Marcy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kaptur</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K000009</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ohio</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>OH09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>