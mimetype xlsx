--- v0 (2026-06-30)
+++ v1 (2026-07-27)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R858275bf4f404eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4284ed0a664df7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R05c1333f8d76429a"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rc03a4a3c826948a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R5b0e845f69fe4723"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rbdad3441e6664bc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rbbff191451d94f5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R05c1333f8d76429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb8566507d9024728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc03a4a3c826948a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b0e845f69fe4723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbdad3441e6664bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rbbff191451d94f5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -10795,50 +10795,211 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>K000391</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Illinois</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>IL08</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>June 23rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="202">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>201</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Hillary</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Scholten</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001221</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Michigan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MI03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 14th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="203">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>202</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kristen</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>McDonald Rivet</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001237</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Michigan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MI08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 20th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="204">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>203</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Marcy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kaptur</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K000009</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ohio</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>OH09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>