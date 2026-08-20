--- v1 (2026-07-27)
+++ v2 (2026-08-20)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4284ed0a664df7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d6174f6af94df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R5b0e845f69fe4723"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rbbff191451d94f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Red324f75e2584e6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rfc302170052d492d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R6e97682f82d94231"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b0e845f69fe4723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbdad3441e6664bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rbbff191451d94f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red324f75e2584e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfc302170052d492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R6e97682f82d94231" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>