--- v2 (2026-08-20)
+++ v3 (2026-09-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d6174f6af94df9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4eb5929cad0495a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Red324f75e2584e6e"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R6e97682f82d94231"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R3d88acbd9cdd42c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R2470863a00674a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R689e106225bf472c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red324f75e2584e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfc302170052d492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R6e97682f82d94231" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3d88acbd9cdd42c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R2470863a00674a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R689e106225bf472c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>