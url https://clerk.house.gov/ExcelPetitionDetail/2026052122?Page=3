--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36666f084f614886" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec42704de7494a09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Raf2f92abf84e4149"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R757e3f2f023e4c75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Ref7025b496f5431b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rb8fce8bd649f49ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rda12d26dbdd3489a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf2f92abf84e4149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfa10d9577c3d48eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R757e3f2f023e4c75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ref7025b496f5431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb8fce8bd649f49ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rda12d26dbdd3489a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -11491,50 +11491,157 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>P000617</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Massachusetts</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MA07</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>June 9th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="215">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>214</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Brian</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Fitzpatrick</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F000466</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pennsylvania</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>PA01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Republican</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 13th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="216">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>215</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Anna Paulina</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Luna</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000596</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Florida</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>FL13</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Republican</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 15th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>