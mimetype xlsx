--- v1 (2026-07-26)
+++ v2 (2026-07-26)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec42704de7494a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refa8c1fb677246a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Ref7025b496f5431b"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rda12d26dbdd3489a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R6eb265d284fa4d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R77b9386cff6a4d1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rc7de3000889e42be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ref7025b496f5431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb8fce8bd649f49ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rda12d26dbdd3489a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6eb265d284fa4d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R77b9386cff6a4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc7de3000889e42be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>