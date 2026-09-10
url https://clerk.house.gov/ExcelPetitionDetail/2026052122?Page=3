--- v2 (2026-07-26)
+++ v3 (2026-09-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refa8c1fb677246a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc650f8e695824503" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R6eb265d284fa4d86"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rc7de3000889e42be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rbd51609077d64b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R94ef719ab02143c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R0c16ac146c7a4b5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6eb265d284fa4d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R77b9386cff6a4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc7de3000889e42be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbd51609077d64b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R94ef719ab02143c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0c16ac146c7a4b5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -11598,50 +11598,157 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>L000596</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Florida</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>FL13</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Republican</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>July 15th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="217">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>216</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Everton</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Blair</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jr.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001328</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Georgia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>GA13</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>September 1st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="218">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>217</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Aisha</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Wahab</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>W000832</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA14</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>September 2nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>