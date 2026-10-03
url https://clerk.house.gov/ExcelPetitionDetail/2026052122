--- v4 (2026-09-10)
+++ v5 (2026-10-03)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6d4adb5ffd4bce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66783239e3194608" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R8e877f20ff274ee3"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf0ebf77561284f67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rcc2e273365af4871"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rc3b608bb656d49f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R43f1d5dbebd84c9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e877f20ff274ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9afc72c2e0bf4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf0ebf77561284f67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc2e273365af4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc3b608bb656d49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R43f1d5dbebd84c9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -11705,50 +11705,104 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>W000832</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA14</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>September 2nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="219">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>218</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nancy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mace</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M000194</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>South Carolina</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>SC01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Republican</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>September 15th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>