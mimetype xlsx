--- v5 (2026-10-03)
+++ v6 (2026-10-25)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66783239e3194608" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf7d25921bf0427a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rcc2e273365af4871"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R43f1d5dbebd84c9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R00f37502b3334b53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R1ac4f23695bd4f58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf87b29251d2145b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc2e273365af4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc3b608bb656d49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R43f1d5dbebd84c9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R00f37502b3334b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1ac4f23695bd4f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf87b29251d2145b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>