--- v0 (2026-06-02)
+++ v1 (2026-06-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R650cdc1fc40c477d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921bf08f94514f40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Ra80e6810f9ee4ae3"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R62f8210b70c44c48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R1ff84079790a4eae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R9f01b7c4673c435a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Reec3b5dba4774f61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra80e6810f9ee4ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R868e4c850d7945fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R62f8210b70c44c48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1ff84079790a4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9f01b7c4673c435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Reec3b5dba4774f61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -8482,50 +8482,3059 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>P000613</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA19</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>May 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="159">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>158</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Josh</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Riley</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R000622</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY19</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 3rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="160">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>159</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Raja</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Krishnamoorthi</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K000391</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 3rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="161">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>160</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Henry</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Cuellar</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001063</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX28</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 3rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="162">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>161</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jared</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Golden</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000592</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maine</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>ME02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 3rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="163">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>162</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Darren</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Soto</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001200</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Florida</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>FL09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 3rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="164">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>163</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ed</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Case</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001055</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Hawaii</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>HI01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 3rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="165">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>164</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ted</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lieu</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000582</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA36</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 3rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="166">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>165</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Steve</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Cohen</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001068</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Tennessee</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TN09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 3rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="167">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>166</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Al</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Green</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000553</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 3rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="168">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>167</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jared</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Huffman</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H001068</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 3rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="169">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>168</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jennifer</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>McClellan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001227</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Virginia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>VA04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 3rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="170">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>169</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Frederica</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Wilson</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>W000808</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Florida</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>FL24</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 3rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="171">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>170</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jasmine</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Crockett</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001130</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX30</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 3rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="172">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>171</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Brendan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Boyle</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001296</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pennsylvania</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>PA02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 3rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="173">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>172</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bennie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Thompson</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T000193</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mississippi</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MS02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 3rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="174">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>173</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gwen</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Moore</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001160</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Wisconsin</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WI04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 3rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="175">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>174</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Greg</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Casar</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001131</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX35</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 3rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="176">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>175</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jared</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Moskowitz</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001217</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Florida</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>FL23</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 3rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="177">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>176</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Donald</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Norcross</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>N000188</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Jersey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NJ01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 3rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="178">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>177</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Dwight</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Evans</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>E000296</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pennsylvania</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>PA03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="179">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>178</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ritchie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Torres</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T000486</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY15</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="180">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>179</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jim</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Costa</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001059</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA21</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="181">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>180</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Betty</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>McCollum</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001143</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Minnesota</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MN04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="182">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>181</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jefferson</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Van Drew</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>V000133</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Jersey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NJ02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Republican</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="183">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>182</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Shomari</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Figures</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F000481</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Alabama</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>AL02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="184">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>183</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Daniel</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Goldman</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000599</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY10</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="185">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>184</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Josh</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gottheimer</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000583</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Jersey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NJ05</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="186">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>185</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Robert</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Garcia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000598</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA42</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="187">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>186</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Julie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Johnson</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J000310</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX32</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="188">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>187</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ami</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bera</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001287</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="189">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>188</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nanette</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Diaz</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Barragán</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001300</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA44</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="190">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>189</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Adam</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gray</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000605</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA13</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="191">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>190</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jesús</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G. "Chuy"</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>García</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000586</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="192">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>191</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jamie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Raskin</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R000606</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maryland</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MD08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="193">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>192</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Alexandria</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ocasio-Cortez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>O000172</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY14</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="194">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>193</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maxwell</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Frost</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F000476</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Florida</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>FL10</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="195">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>194</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Josh</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Harder</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H001090</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="196">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>195</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Joe</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Neguse</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>N000191</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Colorado</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CO02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="197">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>196</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Linda</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Sánchez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001156</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA38</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="198">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>197</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Marc</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Veasey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>V000131</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX33</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="199">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>198</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Marie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gluesenkamp</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Perez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000600</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="200">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>199</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Frankel</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F000462</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Florida</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>FL22</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="201">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>200</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Brad</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Sherman</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S000344</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA32</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="202">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>201</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>John</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Garamendi</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000559</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="203">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>202</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Hillary</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Scholten</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001221</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Michigan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MI03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="204">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>203</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ro</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Khanna</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K000389</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA17</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="205">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>204</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Yassamin</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ansari</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A000381</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Arizona</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>AZ03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 8th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="206">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>205</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Summer</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lee</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000602</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pennsylvania</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>PA12</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 8th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="207">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>206</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Debbie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Wasserman Schultz</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>W000797</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Florida</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>FL25</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 8th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="208">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>207</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pramila</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jayapal</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J000298</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA07</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 9th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="209">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>208</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nikema</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Williams</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>W000788</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Georgia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>GA05</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 9th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="210">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>209</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Thomas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Massie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001184</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kentucky</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>KY04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Republican</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 9th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="211">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>210</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Hakeem</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jeffries</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J000294</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 9th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="212">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>211</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Emanuel</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Cleaver</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001061</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Missouri</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MO05</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 9th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="213">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>212</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Scott</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Peters</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000608</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA50</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 9th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="214">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>213</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ayanna</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pressley</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000617</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Massachusetts</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MA07</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>June 9th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>