--- v1 (2026-06-24)
+++ v2 (2026-07-17)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921bf08f94514f40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra020a2553ed040ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R1ff84079790a4eae"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Reec3b5dba4774f61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Re36f14a566524afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R5642928cabc2486a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R119430b33b044c7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1ff84079790a4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9f01b7c4673c435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Reec3b5dba4774f61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re36f14a566524afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5642928cabc2486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R119430b33b044c7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -11491,50 +11491,157 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>P000617</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Massachusetts</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MA07</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>June 9th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="215">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>214</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Brian</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Fitzpatrick</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F000466</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pennsylvania</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>PA01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Republican</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 13th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="216">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>215</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Anna Paulina</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Luna</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000596</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Florida</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>FL13</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Republican</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 15th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>