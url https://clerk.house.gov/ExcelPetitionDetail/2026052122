--- v2 (2026-07-17)
+++ v3 (2026-08-19)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra020a2553ed040ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb5b839ada74733" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Re36f14a566524afc"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R119430b33b044c7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rcbac2984c2c04115"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rb41af827675c443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R14f49d00168643bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re36f14a566524afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5642928cabc2486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R119430b33b044c7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcbac2984c2c04115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb41af827675c443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R14f49d00168643bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>