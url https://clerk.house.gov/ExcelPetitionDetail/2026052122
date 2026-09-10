--- v3 (2026-08-19)
+++ v4 (2026-09-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb5b839ada74733" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6d4adb5ffd4bce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rcbac2984c2c04115"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R14f49d00168643bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R8e877f20ff274ee3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R9afc72c2e0bf4635"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf0ebf77561284f67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcbac2984c2c04115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb41af827675c443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R14f49d00168643bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e877f20ff274ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9afc72c2e0bf4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf0ebf77561284f67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -11598,50 +11598,157 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>L000596</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Florida</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>FL13</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Republican</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>July 15th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="217">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>216</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Everton</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Blair</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jr.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001328</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Georgia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>GA13</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>September 1st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="218">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>217</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Aisha</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Wahab</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>W000832</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA14</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>September 2nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>