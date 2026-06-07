--- v0 (2026-05-09)
+++ v1 (2026-06-07)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R081c2f112ce74857" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4297dc783e4378" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R9f514578c6704e4e"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R5d4818de88a84ca3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rd369b1980ab74956"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Re7f8d6ad2abc4cc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rffc670836830454f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9f514578c6704e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5c8e83dd41454ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R5d4818de88a84ca3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd369b1980ab74956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Re7f8d6ad2abc4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rffc670836830454f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>