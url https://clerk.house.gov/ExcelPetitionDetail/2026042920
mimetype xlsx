--- v1 (2026-06-07)
+++ v2 (2026-07-01)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4297dc783e4378" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06fd088be19d4a77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rd369b1980ab74956"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rffc670836830454f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rbb4485857f0b4100"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rddb0b4a24e4a4308"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Reee81b3f8600496b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd369b1980ab74956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Re7f8d6ad2abc4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rffc670836830454f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbb4485857f0b4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rddb0b4a24e4a4308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Reee81b3f8600496b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>