--- v2 (2026-07-01)
+++ v3 (2026-07-27)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06fd088be19d4a77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad88b65883074e7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rbb4485857f0b4100"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Reee81b3f8600496b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R798a6c70dc6d4db3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rc6b44606f0d34c4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R0737c99d57074958"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbb4485857f0b4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rddb0b4a24e4a4308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Reee81b3f8600496b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R798a6c70dc6d4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc6b44606f0d34c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0737c99d57074958" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>