--- v3 (2026-07-27)
+++ v4 (2026-08-31)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad88b65883074e7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e1342e9dd504125" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R798a6c70dc6d4db3"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R0737c99d57074958"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R11ddcbc2e76d4071"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R9fcace5c39824ad4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd8fa92cd5f5e474e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R798a6c70dc6d4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc6b44606f0d34c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0737c99d57074958" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11ddcbc2e76d4071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9fcace5c39824ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd8fa92cd5f5e474e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>