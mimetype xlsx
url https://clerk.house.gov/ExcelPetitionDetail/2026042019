--- v0 (2026-04-26)
+++ v1 (2026-05-16)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c078da41de4546" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5118578df07e4edc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rc4ab28af9a214ba0"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rde2071b87b7243bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R633e2601d7e5407d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rf46e521aab71439b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R68b0b220c4294aca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4ab28af9a214ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R81f1e5df412a4105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rde2071b87b7243bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R633e2601d7e5407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf46e521aab71439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R68b0b220c4294aca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -7842,50 +7842,3750 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>A000371</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA33</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>April 23rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="147">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>146</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Janelle</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bynum</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001326</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Oregon</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>OR05</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="148">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>147</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Norma</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Torres</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T000474</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA35</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="149">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>148</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Suzan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>DelBene</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D000617</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="150">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>149</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Joseph</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Morelle</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001206</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY25</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="151">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>150</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Josh</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gottheimer</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000583</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Jersey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NJ05</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="152">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>151</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jimmy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Panetta</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000613</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA19</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="153">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>152</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Paul</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Tonko</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T000469</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY20</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="154">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>153</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Judy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Chu</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001080</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA28</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="155">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>154</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Luis</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Correa</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001110</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA46</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="156">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>155</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Yassamin</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ansari</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A000381</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Arizona</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>AZ03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="157">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>156</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>John</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Garamendi</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000559</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="158">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>157</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Christian</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Menefee</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001245</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX18</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="159">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>158</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jason</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Crow</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001121</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Colorado</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CO06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="160">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>159</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Adelita</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Grijalva</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000606</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Arizona</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>AZ07</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="161">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>160</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ilhan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Omar</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>O000173</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Minnesota</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MN05</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="162">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>161</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mark</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>DeSaulnier</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D000623</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA10</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="163">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>162</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jesús</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G. "Chuy"</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>García</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000586</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="164">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>163</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Julia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Brownley</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001285</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA26</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="165">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>164</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gabe</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Vasquez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>V000136</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Mexico</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NM02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="166">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>165</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Donald</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Davis</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D000230</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>North Carolina</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NC01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="167">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>166</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Adam</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Smith</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S000510</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="168">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>167</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Janice</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Schakowsky</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001145</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="169">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>168</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Marc</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Veasey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>V000131</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX33</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="170">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>169</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Julie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Johnson</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J000310</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX32</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="171">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>170</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pramila</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jayapal</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J000298</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA07</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="172">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>171</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>James</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Himes</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H001047</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Connecticut</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CT04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="173">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>172</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bradley</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Scott</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Schneider</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001190</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL10</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="174">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>173</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mark</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Takano</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T000472</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA39</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="175">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>174</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Katherine</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Clark</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001101</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Massachusetts</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MA05</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="176">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>175</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mike</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Thompson</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T000460</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="177">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>176</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Brittany</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pettersen</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000620</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Colorado</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CO07</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="178">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>177</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bennie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Thompson</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T000193</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mississippi</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MS02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="179">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>178</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Veronica</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Escobar</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>E000299</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX16</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="180">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>179</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mike</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Levin</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000593</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA49</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="181">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>180</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kim</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Schrier</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001216</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="182">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>181</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nydia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Velázquez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>V000081</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY07</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="183">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>182</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jamie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Raskin</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R000606</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maryland</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MD08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="184">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>183</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Henry</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C. "Hank"</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Johnson</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jr.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J000288</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Georgia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>GA04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="185">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>184</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jake</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Auchincloss</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A000148</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Massachusetts</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MA04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="186">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>185</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ayanna</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pressley</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000617</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Massachusetts</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MA07</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="187">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>186</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gwen</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Moore</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001160</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Wisconsin</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WI04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 30th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="188">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>187</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jared</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Golden</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000592</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maine</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>ME02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 30th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="189">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>188</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Betty</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>McCollum</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001143</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Minnesota</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MN04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 30th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="190">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>189</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Raul</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ruiz</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R000599</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA25</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 30th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="191">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>190</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Alexandria</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ocasio-Cortez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>O000172</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY14</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 30th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="192">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>191</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Raja</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Krishnamoorthi</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K000391</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 30th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="193">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>192</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jennifer</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>McClellan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001227</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Virginia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>VA04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 30th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="194">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>193</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Sara</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jacobs</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J000305</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA51</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 30th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="195">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>194</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Teresa</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Leger Fernandez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000273</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Mexico</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NM03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 30th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="196">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>195</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ami</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bera</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001287</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 30th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="197">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>196</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lizzie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Fletcher</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F000468</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX07</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 30th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="198">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>197</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Shri</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Thanedar</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T000488</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Michigan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MI13</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 30th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="199">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>198</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Chrissy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Houlahan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H001085</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pennsylvania</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>PA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 30th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="200">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>199</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kristen</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>McDonald Rivet</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001237</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Michigan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MI08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 30th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="201">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>200</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>George</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Whitesides</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>W000830</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA27</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 12th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="202">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>201</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Zoe</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lofgren</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000397</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA18</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 12th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="203">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>202</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Sharice</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Davids</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D000629</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kansas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>KS03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 12th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="204">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>203</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Vicente</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gonzalez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000581</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX34</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 12th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="205">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>204</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Emanuel</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Cleaver</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001061</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Missouri</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MO05</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 12th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="206">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>205</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Laura</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gillen</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000602</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 12th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="207">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>206</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Sam</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Liccardo</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000607</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA16</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 12th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="208">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>207</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Suhas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Subramanyam</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001230</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Virginia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>VA10</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 13th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="209">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>208</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jasmine</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Crockett</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001130</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX30</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 13th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="210">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>209</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Max</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Miller</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001222</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ohio</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>OH07</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Republican</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 13th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="211">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>210</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Adam</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gray</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000605</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA13</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 13th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="212">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>211</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Melanie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Stansbury</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001218</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Mexico</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NM01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 13th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="213">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>212</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jim</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Costa</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001059</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA21</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 13th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="214">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>213</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Robert</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bresnahan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jr.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001327</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pennsylvania</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>PA08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Republican</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 14th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="215">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>214</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Brian</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Fitzpatrick</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F000466</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pennsylvania</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>PA01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Republican</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 14th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>