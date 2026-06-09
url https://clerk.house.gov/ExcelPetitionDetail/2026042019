--- v1 (2026-05-16)
+++ v2 (2026-06-09)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5118578df07e4edc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R285e6265c68a4458" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R633e2601d7e5407d"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R68b0b220c4294aca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R9d83dc2f95e64620"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R393ec5a428384a7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rfd808d70a8594180"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R633e2601d7e5407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf46e521aab71439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R68b0b220c4294aca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d83dc2f95e64620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R393ec5a428384a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rfd808d70a8594180" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -11542,50 +11542,264 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>F000466</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Pennsylvania</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>PA01</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Republican</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>May 14th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="216">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>215</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Frederica</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Wilson</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>W000808</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Florida</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>FL24</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 20th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="217">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>216</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Don</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bacon</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001298</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nebraska</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NE02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Republican</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 20th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="218">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>217</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Riley</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Moore</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001235</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>West Virginia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WV02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Republican</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 20th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="219">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>218</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nick</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>LaLota</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000598</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Republican</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 20th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>