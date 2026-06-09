--- v2 (2026-06-09)
+++ v3 (2026-06-09)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R285e6265c68a4458" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82df090d9f66468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R9d83dc2f95e64620"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rfd808d70a8594180"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R9dae0b890da44e4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R530aa47df8e941c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R98f0e0f16cfa46b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d83dc2f95e64620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R393ec5a428384a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rfd808d70a8594180" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9dae0b890da44e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R530aa47df8e941c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R98f0e0f16cfa46b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>