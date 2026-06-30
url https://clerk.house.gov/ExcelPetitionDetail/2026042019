--- v3 (2026-06-09)
+++ v4 (2026-06-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82df090d9f66468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3a75403dd341c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R9dae0b890da44e4c"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R98f0e0f16cfa46b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Red5cf5d2f4944061"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rbaad220695bd4f6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R0285af55ed84446f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9dae0b890da44e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R530aa47df8e941c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R98f0e0f16cfa46b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red5cf5d2f4944061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbaad220695bd4f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0285af55ed84446f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>