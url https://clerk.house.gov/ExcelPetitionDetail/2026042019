--- v4 (2026-06-30)
+++ v5 (2026-07-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3a75403dd341c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree053bc7894a4c5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Red5cf5d2f4944061"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R0285af55ed84446f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Ra61a5566a8704df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Ra2c474d60b2a4919"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R615718257f7042c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red5cf5d2f4944061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbaad220695bd4f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0285af55ed84446f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra61a5566a8704df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra2c474d60b2a4919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R615718257f7042c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>