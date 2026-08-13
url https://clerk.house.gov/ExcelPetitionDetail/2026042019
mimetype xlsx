--- v5 (2026-07-22)
+++ v6 (2026-08-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree053bc7894a4c5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra152763740b54690" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Ra61a5566a8704df4"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R615718257f7042c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R85938eb90b6f4d6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Raec2889d3d984285"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R19dd64c1cb514404"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra61a5566a8704df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra2c474d60b2a4919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R615718257f7042c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85938eb90b6f4d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Raec2889d3d984285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R19dd64c1cb514404" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>