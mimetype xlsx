--- v6 (2026-08-13)
+++ v7 (2026-09-03)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra152763740b54690" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refa388f24bf44722" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R85938eb90b6f4d6a"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R19dd64c1cb514404"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R7ee039cd3aed44f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rd61f31f021fa4fa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R38447983c7124220"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85938eb90b6f4d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Raec2889d3d984285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R19dd64c1cb514404" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ee039cd3aed44f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd61f31f021fa4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R38447983c7124220" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>