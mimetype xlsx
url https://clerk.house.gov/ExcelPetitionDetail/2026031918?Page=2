--- v3 (2026-08-10)
+++ v4 (2026-09-27)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb19e429803042c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f311e4efe2a48d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R5fae1eaa1b704670"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R0148def67ae94bf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R03c96b689b614ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R636eff099f4f4c25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf35011bbd69043e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5fae1eaa1b704670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1c5a7c1ff9cc4612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0148def67ae94bf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R03c96b689b614ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R636eff099f4f4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf35011bbd69043e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -7839,50 +7839,211 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001234</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Minnesota</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MN03</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="147">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>146</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Don</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bacon</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001298</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nebraska</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NE02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Republican</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>August 31st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="148">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>147</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Janice</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Schakowsky</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001145</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>September 16th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="149">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>148</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maggie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Goodlander</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000604</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Hampshire</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NH02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>September 16th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>