--- v5 (2026-08-06)
+++ v6 (2026-09-18)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra833c81eb2c44be8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d1bfdd0a1843f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R56e83c47ed1a4e8b"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd9daa22eb092435e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Recc2d9560144489c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R494153b9f0a2439a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R27d9fd5dde2946f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R56e83c47ed1a4e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rddd624701c6d42c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd9daa22eb092435e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Recc2d9560144489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R494153b9f0a2439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R27d9fd5dde2946f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -7839,50 +7839,211 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001234</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Minnesota</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MN03</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>July 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="147">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>146</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Don</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bacon</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001298</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nebraska</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NE02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Republican</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>August 31st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="148">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>147</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Janice</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Schakowsky</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001145</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>September 16th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="149">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>148</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maggie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Goodlander</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000604</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Hampshire</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NH02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>September 16th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>