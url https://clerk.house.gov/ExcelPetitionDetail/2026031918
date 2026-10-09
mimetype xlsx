--- v6 (2026-09-18)
+++ v7 (2026-10-09)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d1bfdd0a1843f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a097c47dda64811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Recc2d9560144489c"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R27d9fd5dde2946f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rac1d30250df64965"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R1c3c427a1eff4903"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R0136273925694f13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Recc2d9560144489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R494153b9f0a2439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R27d9fd5dde2946f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rac1d30250df64965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1c3c427a1eff4903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0136273925694f13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>