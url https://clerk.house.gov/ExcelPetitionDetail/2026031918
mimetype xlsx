--- v7 (2026-10-09)
+++ v8 (2026-11-04)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a097c47dda64811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c06ce0e8c064e35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rac1d30250df64965"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R0136273925694f13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R93b376decd214ae3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R0043d4ffb89d42c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rc54684f9d477460f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rac1d30250df64965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1c3c427a1eff4903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0136273925694f13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R93b376decd214ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0043d4ffb89d42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc54684f9d477460f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>