--- v0 (2026-04-05)
+++ v1 (2026-04-26)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R402c975967e048e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55d4cd2802f54e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R6662311060f34e1f"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R9acdd3237e87457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R5e68b526f1fa4a6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R3bbf12cfeef84c42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rca5e10e22c3845a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6662311060f34e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rea7f1851d7544598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9acdd3237e87457b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5e68b526f1fa4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3bbf12cfeef84c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rca5e10e22c3845a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -83,61 +83,63 @@
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Party</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>SignedDate</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Darren</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Soto</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001200</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Florida</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>FL09</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 19th, 2026</x:t>
@@ -145,51 +147,52 @@
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c t="inlineStr">
         <x:is>
           <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Sylvia</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>R.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Garcia</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>G000587</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Texas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>TX29</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 19th, 2026</x:t>
@@ -239,61 +242,63 @@
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 19th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c t="inlineStr">
         <x:is>
           <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Bonnie</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Watson Coleman</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>W000822</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New Jersey</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NJ12</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 19th, 2026</x:t>
@@ -301,51 +306,52 @@
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c t="inlineStr">
         <x:is>
           <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Melanie</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>A.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Stansbury</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001218</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New Mexico</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NM01</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 19th, 2026</x:t>
@@ -353,155 +359,160 @@
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Adelita</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Grijalva</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>G000606</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Arizona</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>AZ07</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 19th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c t="inlineStr">
         <x:is>
           <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Kweisi</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Mfume</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M000687</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Maryland</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MD07</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 19th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c t="inlineStr">
         <x:is>
           <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>LaMonica</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>McIver</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001229</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New Jersey</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NJ10</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 19th, 2026</x:t>
@@ -509,103 +520,106 @@
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c t="inlineStr">
         <x:is>
           <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Linda</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>T.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Sánchez</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001156</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA38</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 19th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Greg</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Casar</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001131</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Texas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>TX35</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 19th, 2026</x:t>
@@ -613,51 +627,52 @@
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c t="inlineStr">
         <x:is>
           <x:t>11</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Maria</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Elvira</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Salazar</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S000168</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Florida</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>FL27</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Republican</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 19th, 2026</x:t>
@@ -665,363 +680,376 @@
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c t="inlineStr">
         <x:is>
           <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Danny</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>K.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Davis</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>D000096</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Illinois</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>IL07</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 19th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c t="inlineStr">
         <x:is>
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Ayanna</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Pressley</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>P000617</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Massachusetts</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MA07</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 19th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c t="inlineStr">
         <x:is>
           <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Joaquin</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Castro</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001091</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Texas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>TX20</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 19th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c t="inlineStr">
         <x:is>
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Debbie</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Wasserman Schultz</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>W000797</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Florida</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>FL25</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 19th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c t="inlineStr">
         <x:is>
           <x:t>16</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Juan</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Vargas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>V000130</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA52</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 19th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c t="inlineStr">
         <x:is>
           <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Shomari</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Figures</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>F000481</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Alabama</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>AL02</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 19th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c t="inlineStr">
         <x:is>
           <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Lori</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Trahan</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>T000482</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Massachusetts</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MA03</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 19th, 2026</x:t>
@@ -1029,207 +1057,214 @@
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c t="inlineStr">
         <x:is>
           <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Nydia</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Velázquez</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>V000081</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New York</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NY07</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 19th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c t="inlineStr">
         <x:is>
           <x:t>20</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Maxine</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Waters</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>W000187</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA43</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 19th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Lloyd</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Doggett</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>D000399</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Texas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>TX37</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 19th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c t="inlineStr">
         <x:is>
           <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Jamie</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Raskin</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>R000606</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Maryland</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MD08</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 19th, 2026</x:t>
@@ -1237,103 +1272,106 @@
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c t="inlineStr">
         <x:is>
           <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Robin</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>L.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Kelly</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>K000385</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Illinois</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>IL02</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 24th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c t="inlineStr">
         <x:is>
           <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Diana</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>DeGette</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>D000197</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Colorado</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CO01</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 24th, 2026</x:t>
@@ -1383,61 +1421,63 @@
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 24th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c t="inlineStr">
         <x:is>
           <x:t>26</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Adam</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Smith</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S000510</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Washington</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>WA09</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 24th, 2026</x:t>
@@ -1445,51 +1485,52 @@
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c t="inlineStr">
         <x:is>
           <x:t>27</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Katherine</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Clark</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001101</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Massachusetts</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MA05</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 24th, 2026</x:t>
@@ -1497,103 +1538,106 @@
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c t="inlineStr">
         <x:is>
           <x:t>28</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Yvette</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>D.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Clarke</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001067</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New York</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NY09</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 24th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Yassamin</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Ansari</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>A000381</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Arizona</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>AZ03</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 24th, 2026</x:t>
@@ -1601,207 +1645,214 @@
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c t="inlineStr">
         <x:is>
           <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Eugene</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Simon</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Vindman</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>V000138</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Virginia</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>VA07</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 24th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c t="inlineStr">
         <x:is>
           <x:t>31</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Seth</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Magaziner</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001223</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Rhode Island</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>RI02</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 24th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c t="inlineStr">
         <x:is>
           <x:t>32</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Alexandria</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Ocasio-Cortez</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>O000172</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New York</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NY14</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 25th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c t="inlineStr">
         <x:is>
           <x:t>33</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Mary Gay</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Scanlon</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001205</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Pennsylvania</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>PA05</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 25th, 2026</x:t>
@@ -1809,155 +1860,160 @@
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c t="inlineStr">
         <x:is>
           <x:t>34</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>J.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Luis</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Correa</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001110</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA46</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 25th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c t="inlineStr">
         <x:is>
           <x:t>35</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Joe</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Courtney</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001069</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Connecticut</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CT02</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 25th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c t="inlineStr">
         <x:is>
           <x:t>36</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Robert</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Menendez</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001226</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New Jersey</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NJ08</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 25th, 2026</x:t>
@@ -1965,51 +2021,52 @@
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c t="inlineStr">
         <x:is>
           <x:t>37</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Marc</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>A.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Veasey</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>V000131</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Texas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>TX33</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 25th, 2026</x:t>
@@ -2017,51 +2074,52 @@
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c t="inlineStr">
         <x:is>
           <x:t>38</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Nanette</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Diaz</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Barragán</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>B001300</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA44</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 26th, 2026</x:t>
@@ -2069,51 +2127,52 @@
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c t="inlineStr">
         <x:is>
           <x:t>39</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Frederica</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Wilson</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>W000808</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Florida</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>FL24</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 26th, 2026</x:t>
@@ -2121,76 +2180,5174 @@
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c t="inlineStr">
         <x:is>
           <x:t>40</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>John</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>W.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Mannion</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001231</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New York</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NY22</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="42">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maxwell</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Frost</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F000476</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Florida</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>FL10</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 14th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="43">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Emily</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Randall</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R000621</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 14th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="44">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Wesley</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bell</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001324</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Missouri</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MO01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 14th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="45">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Veronica</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Escobar</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>E000299</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX16</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 14th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="46">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lateefah</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Simon</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001231</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA12</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 15th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="47">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Salud</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>O.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Carbajal</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001112</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA24</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 15th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="48">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Sam</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Liccardo</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000607</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA16</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 15th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="49">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Frankel</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F000462</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Florida</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>FL22</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 15th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="50">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Teresa</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Leger Fernandez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000273</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Mexico</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NM03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 15th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="51">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kathy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Castor</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001066</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Florida</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>FL14</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 15th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="52">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Andrea</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Salinas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001226</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Oregon</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>OR06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 16th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="53">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pete</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Aguilar</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A000371</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA33</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 16th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="54">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Zoe</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lofgren</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000397</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA18</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 16th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="55">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>William</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Keating</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K000375</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Massachusetts</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MA09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 16th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="56">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nellie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pou</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000621</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Jersey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NJ09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 16th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="57">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mike</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Levin</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000593</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA49</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 16th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="58">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pramila</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jayapal</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J000298</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA07</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 16th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="59">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Robert</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Garcia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000598</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA42</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 16th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="60">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Vicente</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gonzalez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000581</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX34</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 16th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="61">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Raul</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ruiz</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R000599</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA25</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 16th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="62">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jesús</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G. "Chuy"</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>García</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000586</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 17th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="63">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Morgan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>McGarvey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001220</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kentucky</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>KY03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 20th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="64">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>63</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Thomas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Suozzi</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001201</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 20th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="65">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Paul</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Tonko</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T000469</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY20</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 20th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="66">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>65</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Adriano</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Espaillat</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>E000297</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY13</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 20th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="67">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>66</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ted</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lieu</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000582</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA36</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 20th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="68">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Frank</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pallone</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jr.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000034</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Jersey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NJ06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 20th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="69">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>68</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nikema</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Williams</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>W000788</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Georgia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>GA05</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 20th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="70">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maxine</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Dexter</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D000635</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Oregon</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>OR03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="71">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>70</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Suzanne</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bonamici</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001278</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Oregon</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>OR01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="72">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Greg</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Landsman</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000601</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ohio</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>OH01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="73">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>72</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Shontel</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Brown</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001313</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ohio</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>OH11</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="74">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>73</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Joyce</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Beatty</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001281</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ohio</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>OH03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="75">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>74</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gregory</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>W.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Meeks</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001137</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY05</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="76">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>75</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Raja</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Krishnamoorthi</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K000391</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="77">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>76</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bradley</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Scott</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Schneider</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001190</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL10</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="78">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Chris</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pappas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000614</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Hampshire</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NH01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="79">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>78</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Chellie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pingree</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000597</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maine</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>ME01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="80">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>79</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Steven</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Horsford</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H001066</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nevada</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NV04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="81">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>80</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Becca</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Balint</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001318</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Vermont</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>VT00</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="82">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>81</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>McClain Delaney</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001232</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maryland</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MD06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="83">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>82</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jill</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>N.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Tokuda</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T000487</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Hawaii</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>HI02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="84">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>83</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Donald</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Beyer</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jr.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001292</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Virginia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>VA08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="85">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>84</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bill</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Foster</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F000454</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL11</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="86">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>85</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Robert</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C. "Bobby"</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Scott</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S000185</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Virginia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>VA03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="87">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>86</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Suzan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>DelBene</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D000617</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="88">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>87</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mike</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Quigley</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Q000023</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL05</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="89">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>88</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Analilia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mejia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001246</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Jersey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NJ11</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="90">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>89</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Valerie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Foushee</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F000477</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>North Carolina</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NC04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="91">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>90</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Madeleine</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Dean</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D000631</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pennsylvania</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>PA04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="92">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>91</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jared</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Moskowitz</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001217</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Florida</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>FL23</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="93">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>92</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Steny</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Hoyer</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H000874</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maryland</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MD05</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="94">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>93</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Delia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ramirez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R000617</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="95">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>94</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Luz</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Rivas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R000620</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA29</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="96">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>95</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Marcy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kaptur</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K000009</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ohio</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>OH09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="97">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>96</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lauren</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Underwood</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>U000040</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL14</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="98">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>97</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>George</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Latimer</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000606</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY16</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="99">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>98</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jimmy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gomez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000585</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA34</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="100">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>99</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Christian</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Menefee</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001245</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX18</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="101">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>100</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Sara</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jacobs</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J000305</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA51</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="102">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>101</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Troy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Carter</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001125</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Louisiana</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>LA02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="103">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>102</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Alma</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Adams</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A000370</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>North Carolina</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NC12</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="104">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>103</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Steve</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Cohen</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001068</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Tennessee</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TN09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="105">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>104</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>James</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Walkinshaw</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>W000831</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Virginia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>VA11</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="106">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>105</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Sean</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Casten</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001117</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="107">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>106</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lizzie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Fletcher</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F000468</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX07</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="108">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>107</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jonathan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jackson</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J000309</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="109">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>108</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Cleo</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Fields</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F000110</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Louisiana</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>LA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="110">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>109</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Al</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Green</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000553</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="111">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>110</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>James</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>E.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Clyburn</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C000537</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>South Carolina</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>SC06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="112">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>111</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jerrold</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nadler</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>N000002</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY12</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="113">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>112</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Dwight</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Evans</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>E000296</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pennsylvania</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>PA03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="114">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>113</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Timothy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kennedy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K000402</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY26</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="115">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>114</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ami</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bera</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001287</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="116">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>115</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>James</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>McGovern</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M000312</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Massachusetts</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MA02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="117">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>116</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Sanford</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bishop</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jr.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B000490</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Georgia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>GA02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="118">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>117</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Grace</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Meng</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001188</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="119">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>118</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Donald</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Norcross</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>N000188</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Jersey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NJ01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="120">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>119</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Hakeem</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jeffries</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J000294</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="121">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>120</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gabe</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Amo</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A000380</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Rhode Island</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>RI01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="122">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>121</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Judy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Chu</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001080</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA28</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="123">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>122</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nancy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pelosi</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000197</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA11</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="124">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>123</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Daniel</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Goldman</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000599</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY10</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="125">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>124</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Sydney</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kamlager-Dove</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K000400</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA37</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="126">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>125</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Doris</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>O.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Matsui</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001163</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA07</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="127">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>126</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Glenn</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ivey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>I000058</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maryland</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MD04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="128">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>127</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mark</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pocan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000607</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Wisconsin</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WI02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="129">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>128</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ritchie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Torres</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T000486</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY15</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 22nd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="130">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>129</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Rick</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Larsen</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000560</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 23rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="131">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>130</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Val</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Hoyle</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H001094</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Oregon</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>OR04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 23rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="132">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>131</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jennifer</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>McClellan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001227</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Virginia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>VA04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 23rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="133">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>132</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jared</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Huffman</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H001068</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 23rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="134">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>133</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kim</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Schrier</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001216</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 23rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="135">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>134</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Seth</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Moulton</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001196</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Massachusetts</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 23rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="136">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>135</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Greg</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Stanton</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001211</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Arizona</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>AZ04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 23rd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>