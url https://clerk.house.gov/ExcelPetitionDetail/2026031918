--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55d4cd2802f54e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f44026699a64cd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R5e68b526f1fa4a6f"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rca5e10e22c3845a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rd6be43eb5c734c55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rae6e3a23ca81460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf7b140e805364f67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5e68b526f1fa4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3bbf12cfeef84c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rca5e10e22c3845a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd6be43eb5c734c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rae6e3a23ca81460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf7b140e805364f67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -7304,50 +7304,424 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001211</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Arizona</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>AZ04</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>April 23rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="137">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>136</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Deborah</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ross</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R000305</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>North Carolina</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NC02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="138">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>137</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Joseph</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Morelle</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001206</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY25</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="139">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>138</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Angie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Craig</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001119</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Minnesota</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MN02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="140">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>139</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Henry</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C. "Hank"</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Johnson</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jr.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J000288</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Georgia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>GA04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 29th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="141">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>140</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Betty</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>McCollum</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001143</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Minnesota</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MN04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 30th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="142">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>141</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Dina</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Titus</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T000468</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nevada</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NV01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 14th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="143">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>142</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Rashida</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Tlaib</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T000481</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Michigan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MI12</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 15th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>