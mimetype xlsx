--- v2 (2026-05-17)
+++ v3 (2026-06-06)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f44026699a64cd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd523020c8ee4aef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rd6be43eb5c734c55"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf7b140e805364f67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Re1ef781dcecb445b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R478bb3e716644651"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R06e2e2f63aac4e13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd6be43eb5c734c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rae6e3a23ca81460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf7b140e805364f67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re1ef781dcecb445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R478bb3e716644651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R06e2e2f63aac4e13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -7678,50 +7678,103 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>T000481</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Michigan</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MI12</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>May 15th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="144">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>143</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>James</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Himes</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H001047</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Connecticut</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CT04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>