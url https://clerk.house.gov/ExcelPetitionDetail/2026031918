--- v3 (2026-06-06)
+++ v4 (2026-07-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd523020c8ee4aef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b810b03a9248a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Re1ef781dcecb445b"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R06e2e2f63aac4e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf46e606ee50047d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R86302107e425420e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R8d8abd7e05464446"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re1ef781dcecb445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R478bb3e716644651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R06e2e2f63aac4e13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf46e606ee50047d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R86302107e425420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R8d8abd7e05464446" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -7731,50 +7731,104 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>H001047</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Connecticut</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CT04</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>May 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="145">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>144</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Julie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Johnson</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J000310</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX32</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 13th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>