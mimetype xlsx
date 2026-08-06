--- v4 (2026-07-13)
+++ v5 (2026-08-06)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b810b03a9248a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra833c81eb2c44be8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf46e606ee50047d0"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R8d8abd7e05464446"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R56e83c47ed1a4e8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rddd624701c6d42c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd9daa22eb092435e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf46e606ee50047d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R86302107e425420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R8d8abd7e05464446" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R56e83c47ed1a4e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rddd624701c6d42c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd9daa22eb092435e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -7785,50 +7785,104 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>J000310</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Texas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>TX32</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>July 13th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="146">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>145</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kelly</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Morrison</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001234</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Minnesota</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MN03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>