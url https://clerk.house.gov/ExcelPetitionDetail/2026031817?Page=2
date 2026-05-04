--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc3468dc502c4e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80a2e96c3f3842bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R618c0d36a08a46aa"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R0ff2c725114243d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R2ea7a643649a40fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R19df112e00c44699"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rb6feb806f12746ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R618c0d36a08a46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rcba4dea5e0434815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0ff2c725114243d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ea7a643649a40fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R19df112e00c44699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb6feb806f12746ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -6671,50 +6671,4314 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>H001090</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA09</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="129">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>128</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jared</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Huffman</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H001068</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="130">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>129</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Thomas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Suozzi</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001201</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="131">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>130</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Hillary</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Scholten</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001221</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Michigan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MI03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="132">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>131</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Luis</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Correa</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001110</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA46</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="133">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>132</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Diana</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>DeGette</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D000197</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Colorado</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CO01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="134">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>133</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>John</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Garamendi</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000559</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="135">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>134</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Dina</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Titus</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T000468</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nevada</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NV01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="136">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>135</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kelly</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Morrison</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001234</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Minnesota</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MN03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="137">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>136</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jared</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Moskowitz</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001217</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Florida</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>FL23</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="138">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>137</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Robert</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C. "Bobby"</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Scott</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S000185</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Virginia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>VA03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="139">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>138</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mark</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pocan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000607</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Wisconsin</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WI02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="140">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>139</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Joseph</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Morelle</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001206</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY25</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="141">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>140</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mark</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Takano</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T000472</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA39</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="142">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>141</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lucy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>McBath</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001208</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Georgia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>GA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="143">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>142</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>James</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>E.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Clyburn</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C000537</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>South Carolina</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>SC06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="144">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>143</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Sam</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Liccardo</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000607</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA16</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="145">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>144</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gregory</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>W.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Meeks</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001137</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY05</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="146">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>145</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Luz</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Rivas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R000620</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA29</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="147">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>146</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Yvette</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Clarke</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001067</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="148">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>147</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>George</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Latimer</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000606</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY16</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="149">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>148</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Frank</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mrvan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001214</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Indiana</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IN01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="150">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>149</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jim</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Costa</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001059</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA21</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="151">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>150</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Summer</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lee</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000602</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pennsylvania</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>PA12</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="152">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>151</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jamie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Raskin</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R000606</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maryland</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MD08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="153">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>152</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pramila</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jayapal</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J000298</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA07</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="154">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>153</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>David</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Scott</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001157</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Georgia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>GA13</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="155">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>154</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Frankel</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F000462</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Florida</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>FL22</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="156">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>155</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Richard</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>E.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Neal</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>N000015</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Massachusetts</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MA01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="157">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>156</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>André</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Carson</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001072</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Indiana</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IN07</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="158">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>157</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Rick</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Larsen</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000560</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="159">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>158</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gabe</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Vasquez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>V000136</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Mexico</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NM02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="160">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>159</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Darren</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Soto</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001200</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Florida</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>FL09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="161">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>160</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gilbert</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ray</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Cisneros</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jr.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001123</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA31</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="162">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>161</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Angie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Craig</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001119</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Minnesota</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MN02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="163">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>162</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Frank</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pallone</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jr.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000034</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Jersey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NJ06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="164">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>163</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Melanie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Stansbury</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001218</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Mexico</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NM01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="165">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>164</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kweisi</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mfume</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M000687</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maryland</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MD07</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="166">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>165</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Linda</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Sánchez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001156</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA38</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="167">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>166</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Greg</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Casar</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001131</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX35</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="168">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>167</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Daniel</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Goldman</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000599</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY10</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="169">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>168</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Chellie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pingree</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000597</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maine</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>ME01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="170">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>169</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Danny</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Davis</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D000096</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL07</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="171">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>170</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Joaquin</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Castro</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001091</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX20</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="172">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>171</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bill</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Foster</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F000454</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL11</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="173">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>172</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Shomari</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Figures</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F000481</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Alabama</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>AL02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="174">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>173</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lori</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Trahan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T000482</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Massachusetts</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MA03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="175">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>174</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maxine</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Waters</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>W000187</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA43</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="176">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>175</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lloyd</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Doggett</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D000399</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX37</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="177">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>176</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>George</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Whitesides</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>W000830</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA27</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="178">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>177</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jason</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Crow</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001121</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Colorado</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CO06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="179">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>178</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lateefah</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Simon</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001231</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA12</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="180">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>179</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nanette</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Diaz</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Barragán</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001300</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA44</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="181">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>180</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jake</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Auchincloss</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A000148</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Massachusetts</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MA04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="182">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>181</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>James</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Himes</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H001047</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Connecticut</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CT04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="183">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>182</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Robin</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kelly</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K000385</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="184">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>183</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kim</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Schrier</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001216</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="185">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>184</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jimmy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Panetta</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000613</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA19</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="186">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>185</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Josh</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Riley</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R000622</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY19</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="187">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>186</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Herbert</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Conaway</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jr.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001136</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Jersey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NJ03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="188">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>187</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Chris</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pappas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000614</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Hampshire</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NH01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="189">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>188</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Adam</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Smith</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S000510</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="190">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>189</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Yassamin</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ansari</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A000381</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Arizona</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>AZ03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="191">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>190</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jonathan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jackson</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J000309</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="192">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>191</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Sharice</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Davids</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D000629</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kansas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>KS03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="193">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>192</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>John</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Larson</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000557</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Connecticut</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CT01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="194">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>193</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jimmy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gomez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000585</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA34</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="195">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>194</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jesús</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G. "Chuy"</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>García</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000586</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="196">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>195</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Alexandria</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ocasio-Cortez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>O000172</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY14</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="197">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>196</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ritchie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Torres</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T000486</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY15</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="198">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>197</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Seth</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Moulton</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001196</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Massachusetts</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="199">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>198</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Adam</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gray</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000605</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA13</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="200">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>199</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>William</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Keating</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K000375</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Massachusetts</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MA09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="201">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>200</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ro</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Khanna</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K000389</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA17</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="202">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>201</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ayanna</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pressley</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000617</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Massachusetts</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MA07</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="203">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>202</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Raja</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Krishnamoorthi</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K000391</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="204">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>203</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jared</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Golden</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000592</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maine</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>ME02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="205">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>204</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Delia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ramirez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R000617</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="206">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>205</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Marc</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Veasey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>V000131</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX33</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="207">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>206</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Eric</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Swalwell</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001193</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA14</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 26th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="208">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>207</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Emanuel</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Cleaver</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001061</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Missouri</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MO05</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="209">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>208</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Henry</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Cuellar</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001063</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX28</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="210">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>209</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ted</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lieu</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000582</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA36</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 15th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>