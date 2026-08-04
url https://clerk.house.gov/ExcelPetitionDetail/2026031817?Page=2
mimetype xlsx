--- v1 (2026-05-04)
+++ v2 (2026-08-04)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80a2e96c3f3842bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c24a09162d8420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R2ea7a643649a40fb"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rb6feb806f12746ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R65514025b11f4c66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R6f7f28c235104198"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R88c83adc4db1478d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ea7a643649a40fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R19df112e00c44699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb6feb806f12746ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R65514025b11f4c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6f7f28c235104198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R88c83adc4db1478d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>