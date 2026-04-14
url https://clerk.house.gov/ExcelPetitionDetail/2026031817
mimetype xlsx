--- v0 (2026-03-24)
+++ v1 (2026-04-14)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd55fc81aa8f4d01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb468bad2ecb74dee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rbfb2d017eb3c49b7"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rb9c6a7ce8d204161"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf092d9c6e9d74af4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rfc3f131a19eb4c10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R3919474ffd7f43aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbfb2d017eb3c49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb4b8fc784dc347d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb9c6a7ce8d204161" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf092d9c6e9d74af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfc3f131a19eb4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3919474ffd7f43aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -9167,50 +9167,1766 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>D000399</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Texas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>TX37</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="177">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>176</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>George</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Whitesides</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>W000830</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA27</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="178">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>177</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jason</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Crow</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001121</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Colorado</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CO06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="179">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>178</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lateefah</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Simon</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001231</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA12</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="180">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>179</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nanette</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Diaz</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Barragán</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001300</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA44</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="181">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>180</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jake</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Auchincloss</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A000148</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Massachusetts</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MA04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="182">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>181</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>James</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Himes</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H001047</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Connecticut</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CT04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="183">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>182</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Robin</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kelly</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K000385</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="184">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>183</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kim</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Schrier</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001216</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="185">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>184</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jimmy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Panetta</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000613</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA19</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="186">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>185</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Josh</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Riley</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R000622</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY19</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="187">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>186</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Herbert</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Conaway</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jr.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001136</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Jersey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NJ03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="188">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>187</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Chris</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pappas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000614</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Hampshire</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NH01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="189">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>188</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Adam</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Smith</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S000510</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="190">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>189</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Yassamin</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ansari</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A000381</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Arizona</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>AZ03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="191">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>190</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jonathan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jackson</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J000309</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="192">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>191</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Sharice</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Davids</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D000629</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kansas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>KS03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="193">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>192</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>John</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Larson</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000557</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Connecticut</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CT01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="194">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>193</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jimmy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gomez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000585</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA34</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="195">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>194</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jesús</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G. "Chuy"</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>García</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000586</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="196">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>195</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Alexandria</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ocasio-Cortez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>O000172</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY14</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="197">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>196</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ritchie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Torres</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T000486</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY15</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="198">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>197</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Seth</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Moulton</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001196</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Massachusetts</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="199">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>198</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Adam</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gray</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000605</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA13</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="200">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>199</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>William</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Keating</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K000375</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Massachusetts</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MA09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="201">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>200</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ro</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Khanna</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K000389</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA17</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="202">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>201</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ayanna</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pressley</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000617</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Massachusetts</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MA07</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="203">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>202</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Raja</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Krishnamoorthi</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K000391</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="204">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>203</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jared</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Golden</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000592</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maine</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>ME02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="205">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>204</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Delia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ramirez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R000617</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="206">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>205</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Marc</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Veasey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>V000131</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX33</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="207">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>206</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Eric</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Swalwell</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001193</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA14</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 26th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="208">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>207</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Emanuel</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Cleaver</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001061</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Missouri</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MO05</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="209">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>208</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Henry</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Cuellar</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001063</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX28</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 27th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>