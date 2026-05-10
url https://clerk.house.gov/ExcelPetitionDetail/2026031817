--- v1 (2026-04-14)
+++ v2 (2026-05-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb468bad2ecb74dee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83ee55f59fa84abe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf092d9c6e9d74af4"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R3919474ffd7f43aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R704132222dae42e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R18b1127ef42342c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd08c673ac5744b79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf092d9c6e9d74af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfc3f131a19eb4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3919474ffd7f43aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R704132222dae42e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R18b1127ef42342c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd08c673ac5744b79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -10883,50 +10883,102 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001063</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Texas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>TX28</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="210">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>209</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ted</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lieu</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000582</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA36</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 15th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>