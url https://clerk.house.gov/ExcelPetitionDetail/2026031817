--- v2 (2026-05-10)
+++ v3 (2026-06-28)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83ee55f59fa84abe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8133d49f3a2d4a76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R704132222dae42e3"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd08c673ac5744b79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R593209c31097454d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rd424c02e330744ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Re02ec97592ef48f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R704132222dae42e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R18b1127ef42342c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd08c673ac5744b79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R593209c31097454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd424c02e330744ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re02ec97592ef48f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>