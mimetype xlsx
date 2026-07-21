--- v3 (2026-06-28)
+++ v4 (2026-07-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8133d49f3a2d4a76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e594b79790c4c24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R593209c31097454d"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Re02ec97592ef48f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R57d3c063e80f4ad2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R3691149ec08f4e05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R8bbbe92f76474d8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R593209c31097454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd424c02e330744ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re02ec97592ef48f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57d3c063e80f4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3691149ec08f4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R8bbbe92f76474d8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>