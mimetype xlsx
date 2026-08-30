--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e594b79790c4c24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3154217549d49eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R57d3c063e80f4ad2"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R8bbbe92f76474d8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R84342faf13814616"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R709264c0d275499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R6af4b5f062ce466a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57d3c063e80f4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3691149ec08f4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R8bbbe92f76474d8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R84342faf13814616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R709264c0d275499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R6af4b5f062ce466a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>