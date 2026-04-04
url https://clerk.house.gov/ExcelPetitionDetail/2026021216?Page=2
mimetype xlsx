--- v0 (2026-02-16)
+++ v1 (2026-04-04)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e9fea3026e4240" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf2201c3aa5459b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R9b9225d95cef4142"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R93a6b0651b5343b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R2b235c6f160b4ce8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R3735f8eac957407f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R058e7c44a46e47b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b9225d95cef4142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R2dd77b26907644fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R93a6b0651b5343b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b235c6f160b4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3735f8eac957407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R058e7c44a46e47b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -122,50 +122,102 @@
         <x:is>
           <x:t>T000468</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Nevada</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NV01</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 12th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="3">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Troy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>E.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nehls</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>N000026</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX22</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Republican</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 23rd, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>