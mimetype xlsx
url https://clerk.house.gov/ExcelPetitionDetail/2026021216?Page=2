--- v1 (2026-04-04)
+++ v2 (2026-05-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf2201c3aa5459b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd46718a8f54b4dcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R2b235c6f160b4ce8"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R058e7c44a46e47b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf7179b1fa62e4944"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R6b0d2da9a4a34c1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Re8a98a5ccf454d1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b235c6f160b4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3735f8eac957407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R058e7c44a46e47b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7179b1fa62e4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6b0d2da9a4a34c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re8a98a5ccf454d1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>