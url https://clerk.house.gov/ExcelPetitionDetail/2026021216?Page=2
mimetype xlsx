--- v2 (2026-05-21)
+++ v3 (2026-07-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd46718a8f54b4dcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redf473b441424c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf7179b1fa62e4944"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Re8a98a5ccf454d1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rb66abc5144684ba2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R52bc8f835eb949b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rcc4a89573fbe4280"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7179b1fa62e4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6b0d2da9a4a34c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re8a98a5ccf454d1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb66abc5144684ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R52bc8f835eb949b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rcc4a89573fbe4280" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>