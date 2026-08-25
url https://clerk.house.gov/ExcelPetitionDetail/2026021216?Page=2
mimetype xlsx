--- v3 (2026-07-08)
+++ v4 (2026-08-25)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redf473b441424c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d22538d879410a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rb66abc5144684ba2"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rcc4a89573fbe4280"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf5fdc75f00374c26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Ra8742bbe51de478c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R15ea029018174e45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb66abc5144684ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R52bc8f835eb949b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rcc4a89573fbe4280" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf5fdc75f00374c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra8742bbe51de478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R15ea029018174e45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>