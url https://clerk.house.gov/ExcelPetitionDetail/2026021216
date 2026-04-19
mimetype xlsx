--- v1 (2026-03-28)
+++ v2 (2026-04-19)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4916ace9c32b4374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac29377d509c4287" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R8607459607be44aa"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rbb17c6ba1e94454b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R0e1b130da64d4522"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R8bb294d2019e4702"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd506f2b5790444fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8607459607be44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R15888c6c959843f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rbb17c6ba1e94454b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e1b130da64d4522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8bb294d2019e4702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd506f2b5790444fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>