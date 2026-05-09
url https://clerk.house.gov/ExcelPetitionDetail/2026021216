--- v2 (2026-04-19)
+++ v3 (2026-05-09)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac29377d509c4287" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e6baff583aa4624" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R0e1b130da64d4522"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd506f2b5790444fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rd8c7b60e013d48c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Ra13dbe1df8654144"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R85c4fbe1b4f448bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e1b130da64d4522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8bb294d2019e4702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd506f2b5790444fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd8c7b60e013d48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra13dbe1df8654144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R85c4fbe1b4f448bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>