--- v3 (2026-05-09)
+++ v4 (2026-05-29)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e6baff583aa4624" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9db750a39d341f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rd8c7b60e013d48c3"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R85c4fbe1b4f448bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R46fff5f35c69457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R56081921e9ee469e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R1d5056f5c3ef45a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd8c7b60e013d48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra13dbe1df8654144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R85c4fbe1b4f448bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R46fff5f35c69457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R56081921e9ee469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R1d5056f5c3ef45a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>