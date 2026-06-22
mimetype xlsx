--- v4 (2026-05-29)
+++ v5 (2026-06-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9db750a39d341f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb2d252d63e4812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R46fff5f35c69457b"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R1d5056f5c3ef45a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf3ddc99005bc4583"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rc073ace68c9d4f21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R2bb23eff230949ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R46fff5f35c69457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R56081921e9ee469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R1d5056f5c3ef45a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3ddc99005bc4583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc073ace68c9d4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2bb23eff230949ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>