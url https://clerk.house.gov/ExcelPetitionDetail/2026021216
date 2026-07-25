--- v5 (2026-06-22)
+++ v6 (2026-07-25)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb2d252d63e4812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9700e08c26ee4262" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf3ddc99005bc4583"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R2bb23eff230949ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Reebfddecaf424b1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R8f7ae42968394577"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R4280bc46f5ac4c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3ddc99005bc4583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc073ace68c9d4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2bb23eff230949ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reebfddecaf424b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8f7ae42968394577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4280bc46f5ac4c27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>