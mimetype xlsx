--- v6 (2026-07-25)
+++ v7 (2026-09-03)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9700e08c26ee4262" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e2cbd9dadb5411e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Reebfddecaf424b1f"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R4280bc46f5ac4c27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R0c734d97e7884117"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R9f98248ae48b499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R6271938ee8c74656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reebfddecaf424b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8f7ae42968394577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4280bc46f5ac4c27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c734d97e7884117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9f98248ae48b499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R6271938ee8c74656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>