--- v0 (2026-02-07)
+++ v1 (2026-04-15)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbcd6aad7fc54c34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3454484c3a304ec6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R5b0d2a3199094ccd"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R2bd405456b7d4e84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R8407ff87a74144fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R9f10702b13f54575"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R047671ddbaa9467e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b0d2a3199094ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc274a67c8a634a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2bd405456b7d4e84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8407ff87a74144fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9f10702b13f54575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R047671ddbaa9467e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -6723,50 +6723,4730 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001211</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Arizona</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>AZ04</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="130">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>129</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Darren</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Soto</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001200</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Florida</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>FL09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 9th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="131">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>130</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Janelle</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bynum</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001326</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Oregon</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>OR05</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 9th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="132">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>131</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Zoe</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lofgren</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000397</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA18</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 9th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="133">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>132</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Chris</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pappas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000614</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Hampshire</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NH01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 9th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="134">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>133</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Brian</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Fitzpatrick</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F000466</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pennsylvania</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>PA01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Republican</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 10th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="135">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>134</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Raja</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Krishnamoorthi</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K000391</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 10th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="136">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>135</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mike</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Quigley</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Q000023</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL05</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 10th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="137">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>136</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maxine</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Waters</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>W000187</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA43</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 10th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="138">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>137</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lloyd</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Doggett</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D000399</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX37</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 10th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="139">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>138</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Brendan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Boyle</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001296</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pennsylvania</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>PA02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 11th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="140">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>139</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mike</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Thompson</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T000460</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 11th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="141">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>140</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Joe</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Courtney</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001069</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Connecticut</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CT02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 11th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="142">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>141</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Joyce</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Beatty</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001281</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ohio</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>OH03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 11th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="143">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>142</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kevin</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mullin</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001225</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA15</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 11th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="144">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>143</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Judy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Chu</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001080</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA28</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 11th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="145">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>144</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>McClain Delaney</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001232</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maryland</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MD06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 11th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="146">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>145</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>John</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Larson</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000557</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Connecticut</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CT01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 11th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="147">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>146</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jasmine</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Crockett</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001130</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX30</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 11th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="148">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>147</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nanette</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Diaz</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Barragán</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001300</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA44</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 11th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="149">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>148</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Val</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Hoyle</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H001094</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Oregon</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>OR04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 11th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="150">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>149</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Greg</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Casar</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001131</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX35</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 11th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="151">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>150</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Brad</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Sherman</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S000344</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA32</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 11th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="152">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>151</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Haley</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Stevens</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001215</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Michigan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MI11</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 11th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="153">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>152</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Hakeem</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jeffries</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>J000294</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 11th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="154">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>153</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jerrold</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nadler</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>N000002</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY12</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 11th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="155">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>154</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Herbert</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Conaway</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jr.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001136</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Jersey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NJ03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 11th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="156">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>155</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Joseph</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Morelle</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001206</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY25</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 12th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="157">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>156</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ami</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bera</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001287</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="158">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>157</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Josh</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Riley</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R000622</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY19</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="159">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>158</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Daniel</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Goldman</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000599</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY10</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="160">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>159</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Joe</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Neguse</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>N000191</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Colorado</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CO02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="161">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>160</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jared</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Huffman</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H001068</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="162">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>161</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>James</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Walkinshaw</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>W000831</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Virginia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>VA11</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="163">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>162</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nydia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Velázquez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>V000081</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY07</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="164">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>163</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Christopher</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Deluzio</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D000530</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pennsylvania</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>PA17</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="165">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>164</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Julia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Brownley</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001285</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA26</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="166">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>165</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Michael</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lawler</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000599</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY17</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Republican</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 4th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="167">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>166</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Eugene</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Simon</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Vindman</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>V000138</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Virginia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>VA07</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 5th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="168">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>167</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Robert</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Garcia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000598</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA42</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 5th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="169">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>168</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Josh</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gottheimer</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000583</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Jersey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NJ05</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 5th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="170">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>169</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Pete</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Aguilar</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A000371</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA33</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 5th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="171">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>170</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Eric</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Swalwell</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001193</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA14</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 5th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="172">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>171</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Marc</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Veasey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>V000131</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX33</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 5th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="173">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>172</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>John</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>W.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mannion</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001231</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY22</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 5th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="174">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>173</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Derek</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Tran</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T000491</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA45</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 17th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="175">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>174</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maggie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Goodlander</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000604</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Hampshire</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NH02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 17th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="176">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>175</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>George</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Whitesides</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>W000830</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA27</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 17th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="177">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>176</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>David</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Scott</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001157</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Georgia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>GA13</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 17th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="178">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>177</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bill</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Foster</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F000454</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL11</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 17th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="179">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>178</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Joaquin</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Castro</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001091</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX20</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 17th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="180">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>179</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ro</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Khanna</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K000389</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA17</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 17th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="181">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>180</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Steny</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Hoyer</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H000874</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maryland</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MD05</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 17th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="182">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>181</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jason</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Crow</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001121</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Colorado</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CO06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 17th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="183">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>182</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mike</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Levin</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000593</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA49</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 17th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="184">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>183</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nikki</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Budzinski</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001315</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL13</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 17th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="185">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>184</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>James</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Himes</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H001047</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Connecticut</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CT04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 17th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="186">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>185</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Patrick</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ryan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R000579</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY18</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 17th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="187">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>186</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Donald</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Norcross</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>N000188</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Jersey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NJ01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 17th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="188">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>187</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Sean</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Casten</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001117</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 17th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="189">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>188</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bradley</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Scott</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Schneider</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001190</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL10</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 17th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="190">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>189</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Dina</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Titus</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T000468</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nevada</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NV01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 17th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="191">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>190</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Salud</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>O.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Carbajal</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001112</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA24</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 17th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="192">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>191</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Dave</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Min</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001241</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA47</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="193">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>192</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Juan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Vargas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>V000130</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA52</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="194">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>193</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Doris</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>O.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Matsui</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001163</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA07</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="195">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>194</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jared</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Golden</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000592</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maine</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>ME02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="196">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>195</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Vicente</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gonzalez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000581</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX34</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="197">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>196</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Sharice</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Davids</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D000629</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kansas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>KS03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="198">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>197</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mark</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Takano</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T000472</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA39</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="199">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>198</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Rick</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Larsen</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000560</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="200">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>199</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Linda</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>T.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Sánchez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001156</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA38</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 19th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="201">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>200</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Raul</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ruiz</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R000599</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA25</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="202">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>201</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Eric</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Sorensen</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001225</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Illinois</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>IL17</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="203">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>202</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kim</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Schrier</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001216</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="204">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>203</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jimmy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Panetta</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000613</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA19</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="205">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>204</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Adam</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Smith</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S000510</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="206">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>205</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ed</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Case</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001055</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Hawaii</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>HI01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="207">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>206</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Johnny</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Olszewski</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jr.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>O000176</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maryland</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MD02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="208">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>207</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jim</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Costa</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001059</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA21</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="209">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>208</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>John</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Garamendi</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000559</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 26th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="210">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>209</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Don</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Bacon</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001298</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nebraska</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NE02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Republican</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 26th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="211">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>210</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Donald</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Davis</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D000230</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>North Carolina</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NC01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="212">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>211</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Emanuel</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Cleaver</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001061</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Missouri</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MO05</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="213">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>212</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Scott</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Peters</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>P000608</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA50</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="214">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>213</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Josh</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Harder</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H001090</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="215">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>214</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kristen</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>McDonald Rivet</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001237</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Michigan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MI08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="216">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>215</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Henry</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Cuellar</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C001063</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX28</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="217">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>216</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Adam</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gray</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000605</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA13</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="218">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>217</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gabe</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Vasquez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>V000136</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Mexico</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NM02</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 27th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="219">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>218</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Marie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gluesenkamp</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Perez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000600</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 27th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>