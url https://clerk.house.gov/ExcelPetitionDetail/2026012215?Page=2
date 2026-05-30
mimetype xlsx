--- v1 (2026-04-15)
+++ v2 (2026-05-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3454484c3a304ec6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfcf3fe8792d4fa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R8407ff87a74144fd"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R047671ddbaa9467e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R07fd1aa05e124703"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R80fb6f9e197c4c78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rcc00d34afce84a30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8407ff87a74144fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9f10702b13f54575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R047671ddbaa9467e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R07fd1aa05e124703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R80fb6f9e197c4c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rcc00d34afce84a30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>