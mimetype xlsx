--- v2 (2026-05-30)
+++ v3 (2026-07-14)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfcf3fe8792d4fa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875c904df83941c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R07fd1aa05e124703"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rcc00d34afce84a30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R55ba3ee4039143a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R1134f036000d49ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rcfa16c67a62f43fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R07fd1aa05e124703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R80fb6f9e197c4c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rcc00d34afce84a30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55ba3ee4039143a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1134f036000d49ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rcfa16c67a62f43fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>