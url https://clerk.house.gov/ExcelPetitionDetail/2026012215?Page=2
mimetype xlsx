--- v3 (2026-07-14)
+++ v4 (2026-08-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875c904df83941c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e4a7c6e2ffa4996" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R55ba3ee4039143a7"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rcfa16c67a62f43fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R70f41c8cb9ab4a31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R8314c0f3b763452c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R56abced138854fc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55ba3ee4039143a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1134f036000d49ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rcfa16c67a62f43fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70f41c8cb9ab4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8314c0f3b763452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R56abced138854fc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>