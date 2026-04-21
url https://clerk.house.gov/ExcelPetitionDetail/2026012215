--- v3 (2026-03-31)
+++ v4 (2026-04-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ff395be9f5b4084" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c76a9ce5c214bcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R748b407f2c6646d1"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R4726d865e5b94f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf019a57e973a42b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rfa23195cf1f94a76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R3c99539d843647e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R748b407f2c6646d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd04daa2657f04be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4726d865e5b94f91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf019a57e973a42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfa23195cf1f94a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3c99539d843647e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>