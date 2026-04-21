--- v4 (2026-04-21)
+++ v5 (2026-04-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c76a9ce5c214bcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cfdc687cef048a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf019a57e973a42b2"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R3c99539d843647e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R4e1bc6744d5a451e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Ra2fcc8fae8f54238"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R6d06c1f90ed74b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf019a57e973a42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfa23195cf1f94a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3c99539d843647e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4e1bc6744d5a451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra2fcc8fae8f54238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R6d06c1f90ed74b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>