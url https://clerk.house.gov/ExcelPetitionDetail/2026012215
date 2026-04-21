--- v5 (2026-04-21)
+++ v6 (2026-04-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cfdc687cef048a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab393d6edc13480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R4e1bc6744d5a451e"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R6d06c1f90ed74b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Ra9aeb6bd9b0f46a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rb42b88ba2b554544"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R28379ffe51544e46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4e1bc6744d5a451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra2fcc8fae8f54238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R6d06c1f90ed74b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra9aeb6bd9b0f46a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb42b88ba2b554544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R28379ffe51544e46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>