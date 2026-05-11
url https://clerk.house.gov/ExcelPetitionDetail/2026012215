--- v6 (2026-04-21)
+++ v7 (2026-05-11)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab393d6edc13480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0397fd95b374f04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Ra9aeb6bd9b0f46a2"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R28379ffe51544e46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R1e8d4cafb3be4090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R4227ed4652fe4587"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R9b34b8e2eda64655"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra9aeb6bd9b0f46a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb42b88ba2b554544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R28379ffe51544e46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e8d4cafb3be4090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R4227ed4652fe4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9b34b8e2eda64655" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>