--- v7 (2026-05-11)
+++ v8 (2026-06-01)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0397fd95b374f04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c38510356a94a58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R1e8d4cafb3be4090"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R9b34b8e2eda64655"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R664741103aa94316"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rf4f6c077392a4259"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R9afd1e2a8f624233"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e8d4cafb3be4090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R4227ed4652fe4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9b34b8e2eda64655" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R664741103aa94316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf4f6c077392a4259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9afd1e2a8f624233" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>