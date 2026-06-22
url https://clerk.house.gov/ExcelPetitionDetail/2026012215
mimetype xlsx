--- v8 (2026-06-01)
+++ v9 (2026-06-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c38510356a94a58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R560ca4a6aef640e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R664741103aa94316"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R9afd1e2a8f624233"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R72333434809541f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R105e95cb081c4d93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R30b7df482294430f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R664741103aa94316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf4f6c077392a4259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9afd1e2a8f624233" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R72333434809541f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R105e95cb081c4d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R30b7df482294430f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>