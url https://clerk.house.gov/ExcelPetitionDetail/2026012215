--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R560ca4a6aef640e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ae89e29ea643c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R72333434809541f2"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R30b7df482294430f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rae2c73c32c26443f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rbf994e21ce4e4af6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rc4f0597f6bd24776"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R72333434809541f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R105e95cb081c4d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R30b7df482294430f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae2c73c32c26443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbf994e21ce4e4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc4f0597f6bd24776" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>