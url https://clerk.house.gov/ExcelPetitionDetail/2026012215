--- v10 (2026-07-12)
+++ v11 (2026-08-02)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ae89e29ea643c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24b3809f391467c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rae2c73c32c26443f"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rc4f0597f6bd24776"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Ra0cbf98e88914fe9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R12a37432b9034466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R27be6ce6b9604992"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae2c73c32c26443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbf994e21ce4e4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc4f0597f6bd24776" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra0cbf98e88914fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R12a37432b9034466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R27be6ce6b9604992" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>