--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24b3809f391467c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72bae6ab4142411a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Ra0cbf98e88914fe9"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R27be6ce6b9604992"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R7a448b06c42d4f70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R2102b61744084fd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Reb7104b663e746bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra0cbf98e88914fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R12a37432b9034466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R27be6ce6b9604992" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a448b06c42d4f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R2102b61744084fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Reb7104b663e746bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>