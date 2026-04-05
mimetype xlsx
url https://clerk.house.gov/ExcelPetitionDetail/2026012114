--- v0 (2026-02-10)
+++ v1 (2026-04-05)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ffe16f1cf4476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra52f772bcd474c66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rbaee04f2fc8440d9"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Reb91542314244058"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R4b326e492bae452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R35a46f513b4549e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Raa9c938108214969"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbaee04f2fc8440d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra4a0e0750fcb4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Reb91542314244058" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b326e492bae452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R35a46f513b4549e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Raa9c938108214969" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -9063,50 +9063,778 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001231</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA12</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 9th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="175">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>174</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Christian</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Menefee</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001245</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX18</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 10th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="176">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>175</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Patrick</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ryan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>R000579</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New York</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NY18</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 10th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="177">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>176</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Josh</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Harder</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H001090</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 11th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="178">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>177</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Josh</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gottheimer</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000583</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Jersey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NJ05</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 11th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="179">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>178</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jennifer</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>McClellan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001227</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Virginia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>VA04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 11th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="180">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>179</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Glenn</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ivey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>I000058</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Maryland</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MD04</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 11th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="181">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>180</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>James</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>E.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Clyburn</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>C000537</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>South Carolina</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>SC06</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 12th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="182">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>181</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Susie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lee</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000590</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Nevada</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NV03</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="183">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>182</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Julia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Brownley</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001285</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA26</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 24th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="184">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>183</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jahana</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Hayes</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>H001081</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Connecticut</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CT05</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="185">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>184</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Jimmy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gomez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000585</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA34</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>February 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="186">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>185</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Shontel</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Brown</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>B001313</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ohio</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>OH11</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 17th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="187">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>186</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Haley</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Stevens</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001215</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Michigan</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>MI11</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 18th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="188">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>187</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Zoe</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lofgren</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>L000397</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA18</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>March 25th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>