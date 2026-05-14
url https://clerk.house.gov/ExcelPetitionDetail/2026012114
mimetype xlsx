--- v1 (2026-04-05)
+++ v2 (2026-05-14)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra52f772bcd474c66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a6f2b6610054cfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R4b326e492bae452b"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Raa9c938108214969"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R63042c770c4e4d70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rc780f59fad6146f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R32e2b34494104d80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b326e492bae452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R35a46f513b4549e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Raa9c938108214969" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R63042c770c4e4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc780f59fad6146f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R32e2b34494104d80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -93,51 +93,52 @@
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Joseph</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>D.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Morelle</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001206</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New York</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NY25</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -145,259 +146,268 @@
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c t="inlineStr">
         <x:is>
           <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Hakeem</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Jeffries</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>J000294</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New York</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NY08</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Pramila</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Jayapal</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>J000298</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Washington</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>WA07</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c t="inlineStr">
         <x:is>
           <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Seth</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Magaziner</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001223</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Rhode Island</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>RI02</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c t="inlineStr">
         <x:is>
           <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Pete</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Aguilar</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>A000371</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA33</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>George</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Latimer</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>L000606</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New York</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NY16</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -405,51 +415,52 @@
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c t="inlineStr">
         <x:is>
           <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Timothy</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Kennedy</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>K000402</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New York</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NY26</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -457,51 +468,52 @@
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c t="inlineStr">
         <x:is>
           <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Katherine</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Clark</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001101</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Massachusetts</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MA05</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -509,51 +521,52 @@
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c t="inlineStr">
         <x:is>
           <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>James</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>P.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>McGovern</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M000312</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Massachusetts</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MA02</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -561,363 +574,376 @@
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Deborah</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>K.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Ross</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>R000305</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>North Carolina</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NC02</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c t="inlineStr">
         <x:is>
           <x:t>11</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Chrissy</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Houlahan</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>H001085</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Pennsylvania</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>PA06</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c t="inlineStr">
         <x:is>
           <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Joe</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Courtney</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001069</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Connecticut</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CT02</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c t="inlineStr">
         <x:is>
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Emanuel</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Cleaver</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001061</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Missouri</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MO05</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c t="inlineStr">
         <x:is>
           <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Mike</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Thompson</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>T000460</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA04</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c t="inlineStr">
         <x:is>
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Teresa</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Leger Fernandez</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>L000273</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New Mexico</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NM03</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c t="inlineStr">
         <x:is>
           <x:t>16</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Yassamin</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Ansari</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>A000381</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Arizona</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>AZ03</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -925,103 +951,106 @@
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c t="inlineStr">
         <x:is>
           <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Suzan</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>K.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>DelBene</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>D000617</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Washington</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>WA01</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c t="inlineStr">
         <x:is>
           <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>LaMonica</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>McIver</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001229</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New Jersey</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NJ10</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -1029,103 +1058,106 @@
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c t="inlineStr">
         <x:is>
           <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Valerie</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>P.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Foushee</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>F000477</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>North Carolina</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NC04</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c t="inlineStr">
         <x:is>
           <x:t>20</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Jerrold</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Nadler</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>N000002</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New York</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NY12</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -1175,61 +1207,63 @@
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c t="inlineStr">
         <x:is>
           <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Donald</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Norcross</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>N000188</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New Jersey</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NJ01</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -1237,51 +1271,52 @@
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c t="inlineStr">
         <x:is>
           <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Nanette</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Diaz</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Barragán</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>B001300</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA44</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -1289,103 +1324,106 @@
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c t="inlineStr">
         <x:is>
           <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Sylvia</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>R.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Garcia</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>G000587</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Texas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>TX29</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c t="inlineStr">
         <x:is>
           <x:t>25</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Raul</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Ruiz</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>R000599</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA25</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -1393,51 +1431,52 @@
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c t="inlineStr">
         <x:is>
           <x:t>26</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Janice</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>D.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Schakowsky</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001145</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Illinois</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>IL09</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -1445,259 +1484,268 @@
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c t="inlineStr">
         <x:is>
           <x:t>27</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Robin</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>L.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Kelly</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>K000385</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Illinois</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>IL02</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c t="inlineStr">
         <x:is>
           <x:t>28</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Bonnie</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Watson Coleman</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>W000822</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New Jersey</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NJ12</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Kathy</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Castor</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001066</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Florida</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>FL14</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c t="inlineStr">
         <x:is>
           <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Morgan</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>McGarvey</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001220</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Kentucky</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>KY03</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c t="inlineStr">
         <x:is>
           <x:t>31</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Veronica</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Escobar</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>E000299</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Texas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>TX16</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -1705,207 +1753,214 @@
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c t="inlineStr">
         <x:is>
           <x:t>32</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Emilia</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Strong</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Sykes</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001223</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Ohio</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>OH13</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c t="inlineStr">
         <x:is>
           <x:t>33</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Nikki</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Budzinski</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>B001315</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Illinois</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>IL13</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c t="inlineStr">
         <x:is>
           <x:t>34</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Sydney</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Kamlager-Dove</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>K000400</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA37</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c t="inlineStr">
         <x:is>
           <x:t>35</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Dave</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Min</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001241</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA47</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -1913,207 +1968,214 @@
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c t="inlineStr">
         <x:is>
           <x:t>36</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Luz</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Rivas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>R000620</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA29</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c t="inlineStr">
         <x:is>
           <x:t>37</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Robert</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Menendez</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001226</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New Jersey</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NJ08</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c t="inlineStr">
         <x:is>
           <x:t>38</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Steven</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Horsford</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>H001066</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Nevada</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NV04</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c t="inlineStr">
         <x:is>
           <x:t>39</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Debbie</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Dingell</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>D000624</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Michigan</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MI06</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -2121,155 +2183,160 @@
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c t="inlineStr">
         <x:is>
           <x:t>40</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>John</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>W.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Mannion</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001231</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New York</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NY22</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c t="inlineStr">
         <x:is>
           <x:t>41</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Emily</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Randall</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>R000621</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Washington</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>WA06</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c t="inlineStr">
         <x:is>
           <x:t>42</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Laura</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Friedman</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>F000483</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA30</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -2277,207 +2344,214 @@
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c t="inlineStr">
         <x:is>
           <x:t>43</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Troy</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>A.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Carter</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001125</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Louisiana</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>LA02</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c t="inlineStr">
         <x:is>
           <x:t>44</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Shri</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Thanedar</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>T000488</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Michigan</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MI13</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c t="inlineStr">
         <x:is>
           <x:t>45</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Paul</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Tonko</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>T000469</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New York</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NY20</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c t="inlineStr">
         <x:is>
           <x:t>46</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Gabe</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Amo</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>A000380</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Rhode Island</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>RI01</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -2485,353 +2559,365 @@
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c t="inlineStr">
         <x:is>
           <x:t>47</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Stephen</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>F.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Lynch</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>L000562</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Massachusetts</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MA08</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c t="inlineStr">
         <x:is>
           <x:t>48</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Andrea</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Salinas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001226</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Oregon</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>OR06</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c t="inlineStr">
         <x:is>
           <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Dwight</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Evans</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>E000296</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Pennsylvania</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>PA03</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c t="inlineStr">
         <x:is>
           <x:t>50</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Bill</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Foster</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>F000454</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Illinois</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>IL11</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c t="inlineStr">
         <x:is>
           <x:t>51</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Kristen</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>McDonald Rivet</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001237</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Michigan</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MI08</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c t="inlineStr">
         <x:is>
           <x:t>52</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Julie</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Johnson</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>J000310</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Texas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>TX32</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c t="inlineStr">
         <x:is>
           <x:t>53</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Johnny</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Olszewski</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Jr.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>O000176</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Maryland</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MD02</x:t>
@@ -2839,61 +2925,63 @@
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c t="inlineStr">
         <x:is>
           <x:t>54</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Maggie</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Goodlander</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>G000604</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New Hampshire</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NH02</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -2901,51 +2989,52 @@
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c t="inlineStr">
         <x:is>
           <x:t>55</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Nydia</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Velázquez</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>V000081</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New York</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NY07</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -2953,415 +3042,430 @@
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c t="inlineStr">
         <x:is>
           <x:t>56</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Doris</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>O.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Matsui</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001163</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA07</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c t="inlineStr">
         <x:is>
           <x:t>57</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Maxine</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Waters</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>W000187</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA43</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c t="inlineStr">
         <x:is>
           <x:t>58</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>André</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Carson</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001072</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Indiana</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>IN07</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c t="inlineStr">
         <x:is>
           <x:t>59</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Betty</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>McCollum</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001143</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Minnesota</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MN04</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c t="inlineStr">
         <x:is>
           <x:t>60</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Jimmy</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Panetta</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>P000613</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA19</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c t="inlineStr">
         <x:is>
           <x:t>61</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Steve</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Cohen</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001068</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Tennessee</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>TN09</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c t="inlineStr">
         <x:is>
           <x:t>62</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Ayanna</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Pressley</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>P000617</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Massachusetts</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MA07</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c t="inlineStr">
         <x:is>
           <x:t>63</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Mary Gay</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Scanlon</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001205</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Pennsylvania</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>PA05</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -3369,103 +3473,106 @@
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c t="inlineStr">
         <x:is>
           <x:t>64</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>J.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Luis</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Correa</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001110</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA46</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c t="inlineStr">
         <x:is>
           <x:t>65</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Suzanne</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Bonamici</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>B001278</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Oregon</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>OR01</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -3473,207 +3580,214 @@
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c t="inlineStr">
         <x:is>
           <x:t>66</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Norma</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>J.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Torres</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>T000474</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA35</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c t="inlineStr">
         <x:is>
           <x:t>67</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Diana</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>DeGette</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>D000197</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Colorado</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CO01</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c t="inlineStr">
         <x:is>
           <x:t>68</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Kevin</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Mullin</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001225</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA15</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c t="inlineStr">
         <x:is>
           <x:t>69</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Mike</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Quigley</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Q000023</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Illinois</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>IL05</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -3681,103 +3795,106 @@
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c t="inlineStr">
         <x:is>
           <x:t>70</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Sam</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>T.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Liccardo</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>L000607</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA16</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c t="inlineStr">
         <x:is>
           <x:t>71</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Maxine</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Dexter</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>D000635</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Oregon</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>OR03</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -3837,259 +3954,268 @@
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c t="inlineStr">
         <x:is>
           <x:t>73</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Bennie</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>G.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Thompson</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>T000193</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Mississippi</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MS02</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c t="inlineStr">
         <x:is>
           <x:t>74</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Henry</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Cuellar</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001063</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Texas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>TX28</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c t="inlineStr">
         <x:is>
           <x:t>75</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Jason</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Crow</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001121</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Colorado</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CO06</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c t="inlineStr">
         <x:is>
           <x:t>76</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>George</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Whitesides</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>W000830</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA27</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c t="inlineStr">
         <x:is>
           <x:t>77</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Robert</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Garcia</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>G000598</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA42</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -4139,61 +4265,63 @@
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c t="inlineStr">
         <x:is>
           <x:t>79</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>April</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>McClain Delaney</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001232</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Maryland</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MD06</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -4201,51 +4329,52 @@
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c t="inlineStr">
         <x:is>
           <x:t>80</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Jared</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>F.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Golden</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>G000592</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Maine</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ME02</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -4253,103 +4382,106 @@
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c t="inlineStr">
         <x:is>
           <x:t>81</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>John</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>B.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Larson</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>L000557</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Connecticut</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CT01</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c t="inlineStr">
         <x:is>
           <x:t>82</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Judy</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Chu</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001080</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA28</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -4357,155 +4489,160 @@
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c t="inlineStr">
         <x:is>
           <x:t>83</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Christopher</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>R.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Deluzio</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>D000530</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Pennsylvania</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>PA17</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c t="inlineStr">
         <x:is>
           <x:t>84</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Wesley</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Bell</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>B001324</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Missouri</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MO01</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c t="inlineStr">
         <x:is>
           <x:t>85</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Darren</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Soto</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001200</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Florida</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>FL09</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -4513,103 +4650,106 @@
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c t="inlineStr">
         <x:is>
           <x:t>86</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Daniel</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Goldman</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>G000599</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New York</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NY10</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c t="inlineStr">
         <x:is>
           <x:t>87</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Juan</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Vargas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>V000130</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA52</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -4617,103 +4757,106 @@
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c t="inlineStr">
         <x:is>
           <x:t>88</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Jonathan</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>L.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Jackson</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>J000309</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Illinois</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>IL01</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c t="inlineStr">
         <x:is>
           <x:t>89</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Marilyn</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Strickland</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001159</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Washington</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>WA10</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -4721,51 +4864,52 @@
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c t="inlineStr">
         <x:is>
           <x:t>90</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Linda</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>T.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Sánchez</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001156</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA38</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -4773,103 +4917,106 @@
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c t="inlineStr">
         <x:is>
           <x:t>91</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Val</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>T.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Hoyle</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>H001094</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Oregon</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>OR04</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c t="inlineStr">
         <x:is>
           <x:t>92</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Chellie</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Pingree</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>P000597</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Maine</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ME01</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
@@ -4877,301 +5024,311 @@
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c t="inlineStr">
         <x:is>
           <x:t>93</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Frederica</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Wilson</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>W000808</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Florida</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>FL24</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 21st, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c t="inlineStr">
         <x:is>
           <x:t>94</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Ro</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Khanna</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>K000389</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA17</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c t="inlineStr">
         <x:is>
           <x:t>95</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Suhas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Subramanyam</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001230</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Virginia</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>VA10</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c t="inlineStr">
         <x:is>
           <x:t>96</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Sara</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Jacobs</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>J000305</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA51</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c t="inlineStr">
         <x:is>
           <x:t>97</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Eric</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Sorensen</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001225</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Illinois</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>IL17</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c t="inlineStr">
         <x:is>
           <x:t>98</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Frank</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Pallone</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Jr.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>P000034</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New Jersey</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NJ06</x:t>
@@ -5189,51 +5346,52 @@
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c t="inlineStr">
         <x:is>
           <x:t>99</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Salud</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>O.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Carbajal</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001112</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA24</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
@@ -5241,103 +5399,106 @@
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c t="inlineStr">
         <x:is>
           <x:t>100</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Adelita</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Grijalva</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>G000606</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Arizona</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>AZ07</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="102">
       <x:c t="inlineStr">
         <x:is>
           <x:t>101</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Lois</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Frankel</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>F000462</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Florida</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>FL22</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
@@ -5345,103 +5506,106 @@
       </x:c>
     </x:row>
     <x:row r="103">
       <x:c t="inlineStr">
         <x:is>
           <x:t>102</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>James</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>R.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Walkinshaw</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>W000831</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Virginia</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>VA11</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="104">
       <x:c t="inlineStr">
         <x:is>
           <x:t>103</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Raja</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Krishnamoorthi</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>K000391</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Illinois</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>IL08</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
@@ -5449,51 +5613,52 @@
       </x:c>
     </x:row>
     <x:row r="105">
       <x:c t="inlineStr">
         <x:is>
           <x:t>104</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Danny</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>K.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Davis</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>D000096</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Illinois</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>IL07</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
@@ -5501,103 +5666,106 @@
       </x:c>
     </x:row>
     <x:row r="106">
       <x:c t="inlineStr">
         <x:is>
           <x:t>105</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Rosa</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>L.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>DeLauro</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>D000216</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Connecticut</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CT03</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="107">
       <x:c t="inlineStr">
         <x:is>
           <x:t>106</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Brittany</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Pettersen</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>P000620</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Colorado</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CO07</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
@@ -5605,51 +5773,52 @@
       </x:c>
     </x:row>
     <x:row r="108">
       <x:c t="inlineStr">
         <x:is>
           <x:t>107</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Jesús</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>G. "Chuy"</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>García</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>G000586</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Illinois</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>IL04</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
@@ -5657,155 +5826,160 @@
       </x:c>
     </x:row>
     <x:row r="109">
       <x:c t="inlineStr">
         <x:is>
           <x:t>108</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Terri</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>A.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Sewell</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001185</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Alabama</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>AL07</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="110">
       <x:c t="inlineStr">
         <x:is>
           <x:t>109</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Joe</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Neguse</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>N000191</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Colorado</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CO02</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="111">
       <x:c t="inlineStr">
         <x:is>
           <x:t>110</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Shomari</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Figures</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>F000481</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Alabama</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>AL02</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
@@ -5813,103 +5987,106 @@
       </x:c>
     </x:row>
     <x:row r="112">
       <x:c t="inlineStr">
         <x:is>
           <x:t>111</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>William</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>R.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Keating</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>K000375</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Massachusetts</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MA09</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="113">
       <x:c t="inlineStr">
         <x:is>
           <x:t>112</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Seth</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Moulton</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001196</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Massachusetts</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MA06</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
@@ -5959,113 +6136,117 @@
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="115">
       <x:c t="inlineStr">
         <x:is>
           <x:t>114</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Gabe</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Vasquez</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>V000136</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New Mexico</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NM02</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="116">
       <x:c t="inlineStr">
         <x:is>
           <x:t>115</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Becca</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Balint</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>B001318</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Vermont</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>VT00</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
@@ -6073,51 +6254,52 @@
       </x:c>
     </x:row>
     <x:row r="117">
       <x:c t="inlineStr">
         <x:is>
           <x:t>116</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Jill</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>N.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Tokuda</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>T000487</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Hawaii</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>HI02</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
@@ -6125,103 +6307,106 @@
       </x:c>
     </x:row>
     <x:row r="118">
       <x:c t="inlineStr">
         <x:is>
           <x:t>117</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Melanie</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>A.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Stansbury</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001218</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New Mexico</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NM01</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="119">
       <x:c t="inlineStr">
         <x:is>
           <x:t>118</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Ritchie</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Torres</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>T000486</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New York</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NY15</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
@@ -6229,467 +6414,484 @@
       </x:c>
     </x:row>
     <x:row r="120">
       <x:c t="inlineStr">
         <x:is>
           <x:t>119</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Delia</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Ramirez</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>R000617</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Illinois</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>IL03</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="121">
       <x:c t="inlineStr">
         <x:is>
           <x:t>120</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Jared</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Moskowitz</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001217</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Florida</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>FL23</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="122">
       <x:c t="inlineStr">
         <x:is>
           <x:t>121</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Mike</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Levin</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>L000593</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA49</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="123">
       <x:c t="inlineStr">
         <x:is>
           <x:t>122</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Greg</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Landsman</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>L000601</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Ohio</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>OH01</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="124">
       <x:c t="inlineStr">
         <x:is>
           <x:t>123</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Eric</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Swalwell</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001193</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA14</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="125">
       <x:c t="inlineStr">
         <x:is>
           <x:t>124</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Lori</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Trahan</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>T000482</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Massachusetts</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MA03</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="126">
       <x:c t="inlineStr">
         <x:is>
           <x:t>125</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Mark</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Pocan</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>P000607</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Wisconsin</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>WI02</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="127">
       <x:c t="inlineStr">
         <x:is>
           <x:t>126</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Mark</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>DeSaulnier</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>D000623</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA10</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="128">
       <x:c t="inlineStr">
         <x:is>
           <x:t>127</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Al</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Green</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>G000553</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Texas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>TX09</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
@@ -6697,259 +6899,268 @@
       </x:c>
     </x:row>
     <x:row r="129">
       <x:c t="inlineStr">
         <x:is>
           <x:t>128</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Scott</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>H.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Peters</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>P000608</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA50</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="130">
       <x:c t="inlineStr">
         <x:is>
           <x:t>129</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Alexandria</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Ocasio-Cortez</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>O000172</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New York</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NY14</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="131">
       <x:c t="inlineStr">
         <x:is>
           <x:t>130</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Jake</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Auchincloss</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>A000148</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Massachusetts</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MA04</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="132">
       <x:c t="inlineStr">
         <x:is>
           <x:t>131</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Rashida</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Tlaib</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>T000481</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Michigan</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MI12</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="133">
       <x:c t="inlineStr">
         <x:is>
           <x:t>132</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Kweisi</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Mfume</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M000687</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Maryland</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MD07</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
@@ -6957,363 +7168,376 @@
       </x:c>
     </x:row>
     <x:row r="134">
       <x:c t="inlineStr">
         <x:is>
           <x:t>133</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Alma</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Adams</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>A000370</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>North Carolina</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NC12</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="135">
       <x:c t="inlineStr">
         <x:is>
           <x:t>134</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Mark</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Takano</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>T000472</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA39</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="136">
       <x:c t="inlineStr">
         <x:is>
           <x:t>135</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Joaquin</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Castro</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001091</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Texas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>TX20</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="137">
       <x:c t="inlineStr">
         <x:is>
           <x:t>136</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Nancy</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Pelosi</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>P000197</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA11</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="138">
       <x:c t="inlineStr">
         <x:is>
           <x:t>137</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Jim</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Costa</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001059</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA21</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="139">
       <x:c t="inlineStr">
         <x:is>
           <x:t>138</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Adriano</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Espaillat</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>E000297</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New York</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NY13</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="140">
       <x:c t="inlineStr">
         <x:is>
           <x:t>139</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Sarah</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>McBride</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001238</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Delaware</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>DE00</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
@@ -7321,831 +7545,862 @@
       </x:c>
     </x:row>
     <x:row r="141">
       <x:c t="inlineStr">
         <x:is>
           <x:t>140</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Summer</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>L.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Lee</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>L000602</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Pennsylvania</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>PA12</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="142">
       <x:c t="inlineStr">
         <x:is>
           <x:t>141</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Brad</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Sherman</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S000344</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA32</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="143">
       <x:c t="inlineStr">
         <x:is>
           <x:t>142</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Ted</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Lieu</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>L000582</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA36</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="144">
       <x:c t="inlineStr">
         <x:is>
           <x:t>143</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Dina</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Titus</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>T000468</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Nevada</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NV01</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="145">
       <x:c t="inlineStr">
         <x:is>
           <x:t>144</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Greg</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Casar</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001131</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Texas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>TX35</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="146">
       <x:c t="inlineStr">
         <x:is>
           <x:t>145</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Grace</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Meng</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001188</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New York</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NY06</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="147">
       <x:c t="inlineStr">
         <x:is>
           <x:t>146</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Ami</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Bera</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>B001287</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA06</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="148">
       <x:c t="inlineStr">
         <x:is>
           <x:t>147</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Maxwell</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Frost</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>F000476</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Florida</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>FL10</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="149">
       <x:c t="inlineStr">
         <x:is>
           <x:t>148</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Marcy</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Kaptur</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>K000009</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Ohio</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>OH09</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>January 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="150">
       <x:c t="inlineStr">
         <x:is>
           <x:t>149</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Nellie</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Pou</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>P000621</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New Jersey</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NJ09</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 2nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="151">
       <x:c t="inlineStr">
         <x:is>
           <x:t>150</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Chris</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Pappas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>P000614</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New Hampshire</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NH01</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 2nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="152">
       <x:c t="inlineStr">
         <x:is>
           <x:t>151</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Angie</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Craig</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001119</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Minnesota</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MN02</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 2nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="153">
       <x:c t="inlineStr">
         <x:is>
           <x:t>152</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Greg</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Stanton</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001211</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Arizona</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>AZ04</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 2nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="154">
       <x:c t="inlineStr">
         <x:is>
           <x:t>153</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Jamie</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Raskin</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>R000606</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Maryland</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MD08</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 2nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="155">
       <x:c t="inlineStr">
         <x:is>
           <x:t>154</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Sarah</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Elfreth</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>E000301</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Maryland</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MD03</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 3rd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="156">
       <x:c t="inlineStr">
         <x:is>
           <x:t>155</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Josh</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Riley</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>R000622</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New York</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NY19</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 3rd, 2026</x:t>
@@ -8153,51 +8408,52 @@
       </x:c>
     </x:row>
     <x:row r="157">
       <x:c t="inlineStr">
         <x:is>
           <x:t>156</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Frank</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>J.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Mrvan</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001214</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Indiana</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>IN01</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 3rd, 2026</x:t>
@@ -8205,155 +8461,160 @@
       </x:c>
     </x:row>
     <x:row r="158">
       <x:c t="inlineStr">
         <x:is>
           <x:t>157</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Marie</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Gluesenkamp</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Perez</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>G000600</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Washington</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>WA03</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 3rd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="159">
       <x:c t="inlineStr">
         <x:is>
           <x:t>158</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Jared</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Huffman</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>H001068</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA02</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 3rd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="160">
       <x:c t="inlineStr">
         <x:is>
           <x:t>159</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>John</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Garamendi</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>G000559</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA08</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 3rd, 2026</x:t>
@@ -8361,51 +8622,52 @@
       </x:c>
     </x:row>
     <x:row r="161">
       <x:c t="inlineStr">
         <x:is>
           <x:t>160</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Thomas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>R.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Suozzi</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001201</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New York</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NY03</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 4th, 2026</x:t>
@@ -8413,207 +8675,214 @@
       </x:c>
     </x:row>
     <x:row r="162">
       <x:c t="inlineStr">
         <x:is>
           <x:t>161</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Richard</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>E.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Neal</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>N000015</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Massachusetts</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MA01</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 4th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="163">
       <x:c t="inlineStr">
         <x:is>
           <x:t>162</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Madeleine</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Dean</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>D000631</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Pennsylvania</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>PA04</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 4th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="164">
       <x:c t="inlineStr">
         <x:is>
           <x:t>163</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Nikema</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Williams</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>W000788</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Georgia</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>GA05</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 4th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="165">
       <x:c t="inlineStr">
         <x:is>
           <x:t>164</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Adam</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Smith</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S000510</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Washington</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>WA09</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 4th, 2026</x:t>
@@ -8621,207 +8890,214 @@
       </x:c>
     </x:row>
     <x:row r="166">
       <x:c t="inlineStr">
         <x:is>
           <x:t>165</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Hillary</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>J.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Scholten</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001221</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Michigan</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MI03</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 4th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="167">
       <x:c t="inlineStr">
         <x:is>
           <x:t>166</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Sheila</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Cherfilus-McCormick</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001127</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Florida</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>FL20</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 4th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="168">
       <x:c t="inlineStr">
         <x:is>
           <x:t>167</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Kelly</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Morrison</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001234</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Minnesota</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MN03</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 4th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="169">
       <x:c t="inlineStr">
         <x:is>
           <x:t>168</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Lucy</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>McBath</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001208</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Georgia</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>GA06</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 4th, 2026</x:t>
@@ -8829,51 +9105,52 @@
       </x:c>
     </x:row>
     <x:row r="170">
       <x:c t="inlineStr">
         <x:is>
           <x:t>169</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Robert</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C. "Bobby"</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Scott</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S000185</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Virginia</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>VA03</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 4th, 2026</x:t>
@@ -8881,103 +9158,106 @@
       </x:c>
     </x:row>
     <x:row r="171">
       <x:c t="inlineStr">
         <x:is>
           <x:t>170</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Gregory</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>W.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Meeks</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001137</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New York</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NY05</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 4th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="172">
       <x:c t="inlineStr">
         <x:is>
           <x:t>171</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Ilhan</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Omar</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>O000173</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Minnesota</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MN05</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 4th, 2026</x:t>
@@ -8985,103 +9265,106 @@
       </x:c>
     </x:row>
     <x:row r="173">
       <x:c t="inlineStr">
         <x:is>
           <x:t>172</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Yvette</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>D.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Clarke</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C001067</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New York</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NY09</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 4th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="174">
       <x:c t="inlineStr">
         <x:is>
           <x:t>173</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Lateefah</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Simon</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001231</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA12</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 9th, 2026</x:t>
@@ -9089,207 +9372,214 @@
       </x:c>
     </x:row>
     <x:row r="175">
       <x:c t="inlineStr">
         <x:is>
           <x:t>174</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Christian</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>D.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Menefee</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001245</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Texas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>TX18</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 10th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="176">
       <x:c t="inlineStr">
         <x:is>
           <x:t>175</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Patrick</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Ryan</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>R000579</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New York</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NY18</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 10th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="177">
       <x:c t="inlineStr">
         <x:is>
           <x:t>176</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Josh</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Harder</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>H001090</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA09</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 11th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="178">
       <x:c t="inlineStr">
         <x:is>
           <x:t>177</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Josh</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Gottheimer</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>G000583</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>New Jersey</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NJ05</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 11th, 2026</x:t>
@@ -9297,103 +9587,106 @@
       </x:c>
     </x:row>
     <x:row r="179">
       <x:c t="inlineStr">
         <x:is>
           <x:t>178</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Jennifer</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>L.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>McClellan</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M001227</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Virginia</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>VA04</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 11th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="180">
       <x:c t="inlineStr">
         <x:is>
           <x:t>179</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Glenn</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Ivey</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>I000058</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Maryland</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MD04</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 11th, 2026</x:t>
@@ -9401,259 +9694,268 @@
       </x:c>
     </x:row>
     <x:row r="181">
       <x:c t="inlineStr">
         <x:is>
           <x:t>180</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>James</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>E.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Clyburn</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>C000537</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>South Carolina</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>SC06</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 12th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="182">
       <x:c t="inlineStr">
         <x:is>
           <x:t>181</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Susie</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Lee</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>L000590</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Nevada</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NV03</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 24th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="183">
       <x:c t="inlineStr">
         <x:is>
           <x:t>182</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Julia</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Brownley</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>B001285</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA26</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 24th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="184">
       <x:c t="inlineStr">
         <x:is>
           <x:t>183</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Jahana</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Hayes</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>H001081</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Connecticut</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CT05</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 25th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="185">
       <x:c t="inlineStr">
         <x:is>
           <x:t>184</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Jimmy</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Gomez</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>G000585</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA34</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>February 25th, 2026</x:t>
@@ -9661,51 +9963,52 @@
       </x:c>
     </x:row>
     <x:row r="186">
       <x:c t="inlineStr">
         <x:is>
           <x:t>185</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Shontel</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Brown</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>B001313</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Ohio</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>OH11</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 17th, 2026</x:t>
@@ -9713,128 +10016,239 @@
       </x:c>
     </x:row>
     <x:row r="187">
       <x:c t="inlineStr">
         <x:is>
           <x:t>186</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Haley</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>M.</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Stevens</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S001215</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Michigan</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>MI11</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 18th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="188">
       <x:c t="inlineStr">
         <x:is>
           <x:t>187</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Zoe</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Lofgren</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>
+      </x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>L000397</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>California</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>CA18</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>March 25th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="189">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>188</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Analilia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Mejia</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>M001246</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>New Jersey</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NJ11</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>April 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="190">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>189</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Lizzie</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Fletcher</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>F000468</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Texas</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>TX07</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 13th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>