--- v2 (2026-05-14)
+++ v3 (2026-06-07)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a6f2b6610054cfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec87bca7dce4e14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R63042c770c4e4d70"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R32e2b34494104d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R07219137aa7e430e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R54735ce360ed47d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R2b57df8fb1ed41e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R63042c770c4e4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc780f59fad6146f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R32e2b34494104d80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R07219137aa7e430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R54735ce360ed47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2b57df8fb1ed41e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -10205,50 +10205,103 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>F000468</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Texas</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>TX07</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>May 13th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="191">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>190</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Donald</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Davis</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>D000230</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>North Carolina</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>NC01</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>May 20th, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>