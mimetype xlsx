--- v3 (2026-06-07)
+++ v4 (2026-07-04)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec87bca7dce4e14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R804065b12103461e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R07219137aa7e430e"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R2b57df8fb1ed41e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Re962d3e0417a44b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rbc5c1105bf764fbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd73f4f4ad762463a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R07219137aa7e430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R54735ce360ed47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2b57df8fb1ed41e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re962d3e0417a44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbc5c1105bf764fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd73f4f4ad762463a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>