--- v4 (2026-07-04)
+++ v5 (2026-07-27)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R804065b12103461e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0b26efefd4041ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Re962d3e0417a44b5"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd73f4f4ad762463a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R096ceb47e0834dee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rf38f230542c24368"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R875d2719a9af42d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re962d3e0417a44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbc5c1105bf764fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd73f4f4ad762463a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R096ceb47e0834dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf38f230542c24368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R875d2719a9af42d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -10258,50 +10258,158 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>D000230</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>North Carolina</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>NC01</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Democratic</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>May 20th, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="192">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>191</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kim</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Schrier</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>S001216</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Washington</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>WA08</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 21st, 2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="193">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>192</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Adam</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gray</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>
+      </x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000605</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>California</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>CA13</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>July 22nd, 2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>