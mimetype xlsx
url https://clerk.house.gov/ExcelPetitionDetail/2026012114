--- v5 (2026-07-27)
+++ v6 (2026-08-23)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0b26efefd4041ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R139cb71390b9469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R096ceb47e0834dee"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R875d2719a9af42d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R2f2ebca532244bb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R1c7c10b65434447c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rc18c258c238f44fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R096ceb47e0834dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf38f230542c24368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R875d2719a9af42d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f2ebca532244bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1c7c10b65434447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc18c258c238f44fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>