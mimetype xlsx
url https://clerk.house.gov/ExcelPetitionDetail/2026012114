--- v6 (2026-08-23)
+++ v7 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R139cb71390b9469d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0f2ba443dd48c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R2f2ebca532244bb0"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rc18c258c238f44fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R567bde3c35c64355"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R3cf9917303584e7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rca32bd4980154073"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f2ebca532244bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1c7c10b65434447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc18c258c238f44fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R567bde3c35c64355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3cf9917303584e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rca32bd4980154073" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>