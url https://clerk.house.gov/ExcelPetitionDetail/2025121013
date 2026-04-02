--- v1 (2026-02-09)
+++ v2 (2026-04-02)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25590bf29db244c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e2dd9f80b643ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R606792b272f34d60"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rb5630b1f99104ac0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rcc246854e5d74326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R56bc9b57815c4574"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rb954e115a16e4bfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R606792b272f34d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R55bcc4791a1b48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb5630b1f99104ac0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc246854e5d74326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R56bc9b57815c4574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb954e115a16e4bfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>