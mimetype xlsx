--- v2 (2026-04-02)
+++ v3 (2026-04-29)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e2dd9f80b643ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5377404b6bda46e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rcc246854e5d74326"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rb954e115a16e4bfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R9227f5483f044df1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R55cf8018e5cf4271"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R0a22fec487f44de4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc246854e5d74326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R56bc9b57815c4574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb954e115a16e4bfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9227f5483f044df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R55cf8018e5cf4271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0a22fec487f44de4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>