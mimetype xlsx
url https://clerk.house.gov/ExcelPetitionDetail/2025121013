--- v3 (2026-04-29)
+++ v4 (2026-05-20)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5377404b6bda46e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aebac99258d43fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R9227f5483f044df1"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R0a22fec487f44de4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R802f769a80be4da5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R2733cb770d8e4d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Re0588e93663f4410"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9227f5483f044df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R55cf8018e5cf4271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0a22fec487f44de4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R802f769a80be4da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R2733cb770d8e4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re0588e93663f4410" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>