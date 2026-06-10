--- v4 (2026-05-20)
+++ v5 (2026-06-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aebac99258d43fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6062286312aa440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R802f769a80be4da5"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Re0588e93663f4410"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R23864e98737a4872"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R34c92a898dd943c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R4203877f2f4d40c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R802f769a80be4da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R2733cb770d8e4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re0588e93663f4410" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R23864e98737a4872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R34c92a898dd943c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4203877f2f4d40c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>