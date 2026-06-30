--- v5 (2026-06-10)
+++ v6 (2026-06-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6062286312aa440a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c4f1268e974dbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R23864e98737a4872"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R4203877f2f4d40c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R11f6f51a49764101"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Ra0316e585c1d4da7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R901ca44b06044a04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R23864e98737a4872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R34c92a898dd943c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4203877f2f4d40c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11f6f51a49764101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra0316e585c1d4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R901ca44b06044a04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>