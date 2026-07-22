--- v6 (2026-06-30)
+++ v7 (2026-07-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c4f1268e974dbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fbe0b653c744144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R11f6f51a49764101"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R901ca44b06044a04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R46be47e1022b48c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R43efad786f2d4bcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Re5c66e163b73497b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11f6f51a49764101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra0316e585c1d4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R901ca44b06044a04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R46be47e1022b48c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R43efad786f2d4bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re5c66e163b73497b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>