--- v7 (2026-07-22)
+++ v8 (2026-09-01)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fbe0b653c744144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94616ff165f64bc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R46be47e1022b48c1"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Re5c66e163b73497b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R7185d8f5c2d34a02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R2f30fe0a03104877"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R89e1ae823c0648a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R46be47e1022b48c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R43efad786f2d4bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re5c66e163b73497b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7185d8f5c2d34a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R2f30fe0a03104877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R89e1ae823c0648a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>