--- v0 (2025-12-12)
+++ v1 (2026-04-27)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54826293890549c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a5f2550abfa40db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R0537eff021774402"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Ra802b039a0f34ca3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R7e446aa83b0f433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rcd6dc9f267c54135"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R14370c8ae6d8489f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0537eff021774402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5f52a07403d14662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra802b039a0f34ca3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e446aa83b0f433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rcd6dc9f267c54135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R14370c8ae6d8489f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
@@ -1315,50 +1315,154 @@
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>S000168</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Florida</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>FL27</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>Republican</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>December 12th, 2025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="26">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Carlos</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>A.</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Gimenez</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>G000593</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Florida</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>FL28</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Republican</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>December 16th, 2025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="27">
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Marcy</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Kaptur</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>K000009</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Ohio</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>OH09</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>Democratic</x:t>
+        </x:is>
+      </x:c>
+      <x:c t="inlineStr">
+        <x:is>
+          <x:t>December 17th, 2025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="40" customWidth="1"/>
     <x:col min="2" max="2" width="40" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Removed</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>
           <x:t>ReplacedBy</x:t>
         </x:is>