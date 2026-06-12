--- v1 (2026-04-27)
+++ v2 (2026-06-12)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a5f2550abfa40db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74fd8e2b2f374c09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R7e446aa83b0f433e"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R14370c8ae6d8489f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Ra7be66750f7c4bad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R00696a7dcf1b4339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R0e02b0251e3746ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e446aa83b0f433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rcd6dc9f267c54135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R14370c8ae6d8489f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra7be66750f7c4bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R00696a7dcf1b4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0e02b0251e3746ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>