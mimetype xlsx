--- v0 (2026-02-10)
+++ v1 (2026-04-02)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7573cf39e4fd4bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reabe9fc211f347eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R0119107f0d534a47"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R47ac622f1e29415e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R1153a14959de4c3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rb0accfa616614e12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Ra67c6b8d10454b6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0119107f0d534a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd373d3f42fd34ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R47ac622f1e29415e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1153a14959de4c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb0accfa616614e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra67c6b8d10454b6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>