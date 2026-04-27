--- v1 (2026-04-02)
+++ v2 (2026-04-27)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reabe9fc211f347eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1779068cf86646b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R1153a14959de4c3d"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Ra67c6b8d10454b6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf51fdaa40d004176"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R0ca0c89f6b17407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R481c8f78221a425e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1153a14959de4c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb0accfa616614e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra67c6b8d10454b6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf51fdaa40d004176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0ca0c89f6b17407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R481c8f78221a425e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>