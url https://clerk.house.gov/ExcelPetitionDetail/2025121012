--- v2 (2026-04-27)
+++ v3 (2026-05-17)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1779068cf86646b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d4adb170864a25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf51fdaa40d004176"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R481c8f78221a425e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R89e821df8c8d4489"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Red025f0012094e4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R83ce1a75523344e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf51fdaa40d004176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0ca0c89f6b17407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R481c8f78221a425e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R89e821df8c8d4489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Red025f0012094e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R83ce1a75523344e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>