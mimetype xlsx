--- v3 (2026-05-17)
+++ v4 (2026-07-07)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d4adb170864a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb45d99c55314c19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R89e821df8c8d4489"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R83ce1a75523344e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R68e71cf78bd14a76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R3c92fb146aa44a5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R9cd5ab34f74648d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R89e821df8c8d4489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Red025f0012094e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R83ce1a75523344e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R68e71cf78bd14a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3c92fb146aa44a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9cd5ab34f74648d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>