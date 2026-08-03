--- v4 (2026-07-07)
+++ v5 (2026-08-03)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb45d99c55314c19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R257e076c51914226" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R68e71cf78bd14a76"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R9cd5ab34f74648d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Reca495f39fa24b6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rca8a08e30df64d33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Ra52d82913e604e31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R68e71cf78bd14a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3c92fb146aa44a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9cd5ab34f74648d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reca495f39fa24b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rca8a08e30df64d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra52d82913e604e31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>