--- v5 (2026-08-03)
+++ v6 (2026-08-25)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R257e076c51914226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7742e865b207471d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Reca495f39fa24b6e"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Ra52d82913e604e31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Re8979d4ca4fb4203"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R9f8ca1135d2c42d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R19e1a99d9eb3455a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reca495f39fa24b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rca8a08e30df64d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra52d82913e604e31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re8979d4ca4fb4203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9f8ca1135d2c42d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R19e1a99d9eb3455a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>