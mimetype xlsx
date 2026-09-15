--- v6 (2026-08-25)
+++ v7 (2026-09-15)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7742e865b207471d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R816a03b05992475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Re8979d4ca4fb4203"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R19e1a99d9eb3455a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Re2b59530b258459e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Ref29d6a4199a447b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R7feb433f5b9a4ea6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re8979d4ca4fb4203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9f8ca1135d2c42d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R19e1a99d9eb3455a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2b59530b258459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ref29d6a4199a447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7feb433f5b9a4ea6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>