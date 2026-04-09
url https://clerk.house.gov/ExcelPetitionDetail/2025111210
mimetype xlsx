--- v4 (2026-03-19)
+++ v5 (2026-04-09)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf453181e328a44a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a432476817b498a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R1f91e9186f744152"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Ra342a66424194467"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R03982ee5d5314d63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R39e7e2d59ef84d1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R78be32ac14a3428b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1f91e9186f744152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R12d55c95d93b44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra342a66424194467" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R03982ee5d5314d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R39e7e2d59ef84d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R78be32ac14a3428b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>