--- v5 (2026-04-09)
+++ v6 (2026-04-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a432476817b498a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37e0782b89344044" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R03982ee5d5314d63"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R78be32ac14a3428b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rfefc63b905944fee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rd3f027f206164e02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R6ea79c15ff12494e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R03982ee5d5314d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R39e7e2d59ef84d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R78be32ac14a3428b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfefc63b905944fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd3f027f206164e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R6ea79c15ff12494e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>