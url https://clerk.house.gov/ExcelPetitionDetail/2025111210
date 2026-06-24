--- v6 (2026-04-30)
+++ v7 (2026-06-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37e0782b89344044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a53234c84a47cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rfefc63b905944fee"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R6ea79c15ff12494e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R5a338c1170d14637"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R89ce9ed3f62a42d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R0b5bd6f3a3c14f7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfefc63b905944fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd3f027f206164e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R6ea79c15ff12494e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a338c1170d14637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R89ce9ed3f62a42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0b5bd6f3a3c14f7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>