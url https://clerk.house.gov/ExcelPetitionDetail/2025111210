--- v7 (2026-06-24)
+++ v8 (2026-07-20)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a53234c84a47cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b32098859644e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R5a338c1170d14637"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R0b5bd6f3a3c14f7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R0f67541bf3614980"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R7099db1bfd7040e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R42f267df9a934e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a338c1170d14637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R89ce9ed3f62a42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0b5bd6f3a3c14f7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0f67541bf3614980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R7099db1bfd7040e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R42f267df9a934e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>