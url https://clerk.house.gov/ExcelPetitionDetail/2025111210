--- v8 (2026-07-20)
+++ v9 (2026-08-29)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b32098859644e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621c24389f374b44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R0f67541bf3614980"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R42f267df9a934e2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rb08d4966699c489a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R53548b12196a419e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R7db9864d5c674638"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0f67541bf3614980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R7099db1bfd7040e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R42f267df9a934e2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb08d4966699c489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R53548b12196a419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7db9864d5c674638" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>