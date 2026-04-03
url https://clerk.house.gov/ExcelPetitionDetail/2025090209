--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e0473be86e4980" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489b307681294a76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Ra830224e5ea148b1"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R3151178cca9c47a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R1ef62d1c01064cec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R9ca9e6e10851414d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf9e0a833fb514163"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra830224e5ea148b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3ff8f44f6fd748ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3151178cca9c47a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1ef62d1c01064cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9ca9e6e10851414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf9e0a833fb514163" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>