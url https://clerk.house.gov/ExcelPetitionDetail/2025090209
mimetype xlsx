--- v8 (2026-04-03)
+++ v9 (2026-05-02)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489b307681294a76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b59b628c8504357" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R1ef62d1c01064cec"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf9e0a833fb514163"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf3ac80ce377441f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R94fb9757a0b34a8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R7e2d86390dc14db1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1ef62d1c01064cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9ca9e6e10851414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf9e0a833fb514163" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3ac80ce377441f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R94fb9757a0b34a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7e2d86390dc14db1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>