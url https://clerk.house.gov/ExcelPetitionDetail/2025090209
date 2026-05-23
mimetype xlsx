--- v9 (2026-05-02)
+++ v10 (2026-05-23)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b59b628c8504357" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf77f2cd1ea045f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf3ac80ce377441f9"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R7e2d86390dc14db1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R2877d9dbfa2b47f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rf135dee18c624a61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R18dda51a28a94ca2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3ac80ce377441f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R94fb9757a0b34a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7e2d86390dc14db1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2877d9dbfa2b47f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf135dee18c624a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R18dda51a28a94ca2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>