--- v10 (2026-05-23)
+++ v11 (2026-06-14)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf77f2cd1ea045f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c99c31b77784f67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R2877d9dbfa2b47f7"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R18dda51a28a94ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Ra17f31ed394541bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R9b163f8583164c95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd97579af65fc4c86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2877d9dbfa2b47f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf135dee18c624a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R18dda51a28a94ca2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra17f31ed394541bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9b163f8583164c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd97579af65fc4c86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>