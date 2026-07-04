--- v11 (2026-06-14)
+++ v12 (2026-07-04)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c99c31b77784f67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90ab7b1996ab454b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Ra17f31ed394541bd"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd97579af65fc4c86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R93394cb4e6994e32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R5cb33a2232ca4c38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R37ffc7aa0a9b41fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra17f31ed394541bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9b163f8583164c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd97579af65fc4c86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R93394cb4e6994e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5cb33a2232ca4c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R37ffc7aa0a9b41fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>