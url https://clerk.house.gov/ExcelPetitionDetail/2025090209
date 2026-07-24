--- v12 (2026-07-04)
+++ v13 (2026-07-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90ab7b1996ab454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R201e77c0955e45ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R93394cb4e6994e32"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R37ffc7aa0a9b41fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R117c079772364e46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R0b6063577c4247dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R7cf3870e5d6f4823"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R93394cb4e6994e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5cb33a2232ca4c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R37ffc7aa0a9b41fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R117c079772364e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0b6063577c4247dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7cf3870e5d6f4823" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>