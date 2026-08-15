--- v13 (2026-07-24)
+++ v14 (2026-08-15)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R201e77c0955e45ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc939a8cf5aa74e19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R117c079772364e46"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R7cf3870e5d6f4823"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R1385c231b2224faf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R83bae9bde9814dd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Re69de322fb694b56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R117c079772364e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0b6063577c4247dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7cf3870e5d6f4823" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1385c231b2224faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R83bae9bde9814dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re69de322fb694b56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>