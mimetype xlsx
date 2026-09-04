--- v14 (2026-08-15)
+++ v15 (2026-09-04)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc939a8cf5aa74e19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d772edd948c4ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R1385c231b2224faf"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Re69de322fb694b56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R22058032303d40a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rd1face88a1ac443e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R7154132f912b486d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1385c231b2224faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R83bae9bde9814dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re69de322fb694b56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R22058032303d40a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd1face88a1ac443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7154132f912b486d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>