--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4edea450975c4feb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re46ba202d02a4f97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R1ee156d8a59e4416"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R02295b507b7547bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R211294be2f0f42cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rf23c73c619144966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd6917bbe997d437f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1ee156d8a59e4416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8c944a451e2241e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R02295b507b7547bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R211294be2f0f42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf23c73c619144966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd6917bbe997d437f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>