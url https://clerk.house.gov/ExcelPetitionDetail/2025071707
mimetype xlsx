--- v4 (2026-04-05)
+++ v5 (2026-05-01)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re46ba202d02a4f97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d2ad5ef08e439d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R211294be2f0f42cb"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd6917bbe997d437f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Recedad0f51dd4ca7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R6e4580a4173f4222"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf11dd81862b147eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R211294be2f0f42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf23c73c619144966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd6917bbe997d437f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Recedad0f51dd4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6e4580a4173f4222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf11dd81862b147eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>