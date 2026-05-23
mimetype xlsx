--- v5 (2026-05-01)
+++ v6 (2026-05-23)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d2ad5ef08e439d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bfa4b8f04c4891" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Recedad0f51dd4ca7"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf11dd81862b147eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R98389c0228764060"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R482cc2639e51426f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R685678cc1d3b4499"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Recedad0f51dd4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6e4580a4173f4222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf11dd81862b147eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R98389c0228764060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R482cc2639e51426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R685678cc1d3b4499" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>