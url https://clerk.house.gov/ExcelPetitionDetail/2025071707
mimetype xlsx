--- v6 (2026-05-23)
+++ v7 (2026-07-14)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bfa4b8f04c4891" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree58081ae9154347" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R98389c0228764060"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R685678cc1d3b4499"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R06a943eb99524ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Red2db35535124d8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R929e839502434138"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R98389c0228764060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R482cc2639e51426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R685678cc1d3b4499" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R06a943eb99524ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Red2db35535124d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R929e839502434138" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>