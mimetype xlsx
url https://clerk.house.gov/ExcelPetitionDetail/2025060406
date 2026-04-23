--- v5 (2026-02-22)
+++ v6 (2026-04-23)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33276083853e46d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd5edcedc164b7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R9cfb47ae468e44c5"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R80cefe755e204bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R4c7352e9ee3d43d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R59f963d4eaf8467f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R72bff41be14d4ef8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9cfb47ae468e44c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R2809a4607ab34021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R80cefe755e204bd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c7352e9ee3d43d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R59f963d4eaf8467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R72bff41be14d4ef8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>