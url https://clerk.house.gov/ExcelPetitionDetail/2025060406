--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd5edcedc164b7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb222f7f38aa4e59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R4c7352e9ee3d43d3"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R72bff41be14d4ef8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Re7bfd52428d74e90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rbeb37199f384467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R8eb7f99f44ce4335"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c7352e9ee3d43d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R59f963d4eaf8467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R72bff41be14d4ef8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7bfd52428d74e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbeb37199f384467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R8eb7f99f44ce4335" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>