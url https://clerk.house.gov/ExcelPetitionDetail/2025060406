--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb222f7f38aa4e59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3495340a872a4a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Re7bfd52428d74e90"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R8eb7f99f44ce4335"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R4b7be2c39e6f459b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R986907a1a3814d4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rab69815b60cf4c05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7bfd52428d74e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbeb37199f384467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R8eb7f99f44ce4335" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b7be2c39e6f459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R986907a1a3814d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rab69815b60cf4c05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>