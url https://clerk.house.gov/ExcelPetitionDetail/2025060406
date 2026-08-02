--- v8 (2026-06-23)
+++ v9 (2026-08-02)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3495340a872a4a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2219fa78cd242a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R4b7be2c39e6f459b"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rab69815b60cf4c05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Reb8fa85cf8cf4361"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R60ee541c00d64d83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd60210f0b12242d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b7be2c39e6f459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R986907a1a3814d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rab69815b60cf4c05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb8fa85cf8cf4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R60ee541c00d64d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd60210f0b12242d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>