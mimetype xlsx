--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2219fa78cd242a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ebd3ef61ca4e76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Reb8fa85cf8cf4361"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd60210f0b12242d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R36a3d77e49944cf4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R60357e1a7fb14460"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R5453d1a5b93043f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb8fa85cf8cf4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R60ee541c00d64d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd60210f0b12242d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R36a3d77e49944cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R60357e1a7fb14460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R5453d1a5b93043f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>