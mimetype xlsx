--- v2 (2026-02-27)
+++ v3 (2026-04-01)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d1ec7d4ec5f4bc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1631804ae6a641a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R304d47e21f484c35"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rc4c29ad54a604b0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R53e906aa22e9477f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R136c2bb88b704ef1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rb57ec5aec7774709"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R304d47e21f484c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6728dd7d4c044763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc4c29ad54a604b0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R53e906aa22e9477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R136c2bb88b704ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb57ec5aec7774709" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>