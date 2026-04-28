--- v3 (2026-04-01)
+++ v4 (2026-04-28)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1631804ae6a641a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R828019d97aba4388" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R53e906aa22e9477f"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rb57ec5aec7774709"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R17035c445cb4401e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R872e08fc97bf4216"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rb4b1fd24796f45fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R53e906aa22e9477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R136c2bb88b704ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb57ec5aec7774709" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17035c445cb4401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R872e08fc97bf4216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb4b1fd24796f45fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>