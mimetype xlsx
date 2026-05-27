--- v4 (2026-04-28)
+++ v5 (2026-05-27)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R828019d97aba4388" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R495d48019efd4ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R17035c445cb4401e"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rb4b1fd24796f45fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R3b457086fe334a34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R7cfd4497d3a847d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf620118040494590"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17035c445cb4401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R872e08fc97bf4216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb4b1fd24796f45fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b457086fe334a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R7cfd4497d3a847d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf620118040494590" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>