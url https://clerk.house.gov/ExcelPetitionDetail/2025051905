--- v5 (2026-05-27)
+++ v6 (2026-05-28)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R495d48019efd4ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13c7830438548ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R3b457086fe334a34"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf620118040494590"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Ra7ba7464e62f4b1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R715f67ea022f4da7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R738f221f1db44838"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b457086fe334a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R7cfd4497d3a847d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf620118040494590" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra7ba7464e62f4b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R715f67ea022f4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R738f221f1db44838" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>