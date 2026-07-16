--- v6 (2026-05-28)
+++ v7 (2026-07-16)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13c7830438548ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R643b3072505b43a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Ra7ba7464e62f4b1e"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R738f221f1db44838"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rd69f6bbd517b4b1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R920dbde3c7e84c68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R5b3e02c93e2c407b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra7ba7464e62f4b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R715f67ea022f4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R738f221f1db44838" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd69f6bbd517b4b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R920dbde3c7e84c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R5b3e02c93e2c407b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>