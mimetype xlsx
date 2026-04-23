--- v0 (2026-02-10)
+++ v1 (2026-04-23)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38afa84f83374b12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f8a15e2de2a4329" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R7911ffec06cc416f"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rfd14e2bb3fc44bb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Ra8d2ef643bb147de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R9b409172a4b44745"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R0372dec874694101"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7911ffec06cc416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Raa422d96eb3d4178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rfd14e2bb3fc44bb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra8d2ef643bb147de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9b409172a4b44745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0372dec874694101" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>