--- v1 (2026-04-23)
+++ v2 (2026-05-17)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f8a15e2de2a4329" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ca7ceb492c4851" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Ra8d2ef643bb147de"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R0372dec874694101"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rc07b06d9c7bc48ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rde7badfe72914f27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R4f87ab88ddc24122"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra8d2ef643bb147de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9b409172a4b44745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0372dec874694101" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc07b06d9c7bc48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rde7badfe72914f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4f87ab88ddc24122" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>