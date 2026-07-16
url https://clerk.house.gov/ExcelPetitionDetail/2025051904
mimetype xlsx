--- v2 (2026-05-17)
+++ v3 (2026-07-16)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ca7ceb492c4851" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a4eecd340a64720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rc07b06d9c7bc48ab"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R4f87ab88ddc24122"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rc6af18e842974e57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R97d0d217e9184a85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R339168d546e1466a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc07b06d9c7bc48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rde7badfe72914f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4f87ab88ddc24122" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc6af18e842974e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R97d0d217e9184a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R339168d546e1466a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>