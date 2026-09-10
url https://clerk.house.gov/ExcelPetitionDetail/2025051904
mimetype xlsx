--- v3 (2026-07-16)
+++ v4 (2026-09-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a4eecd340a64720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47fce5da1c6041ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rc6af18e842974e57"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R339168d546e1466a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R1a613927d5dc484d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R682c2a6f978b4818"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rc37d172b81e84547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc6af18e842974e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R97d0d217e9184a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R339168d546e1466a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1a613927d5dc484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R682c2a6f978b4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc37d172b81e84547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>