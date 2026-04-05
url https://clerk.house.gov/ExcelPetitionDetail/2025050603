--- v4 (2026-03-05)
+++ v5 (2026-04-05)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60528fdd619a45c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07485de4bb0a43cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rd50ede6d871c442e"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R673bc295b3b0460e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R24814f72e2264d8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R5123adf433cb497a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Re430ca47e8dc4d27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd50ede6d871c442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R4be518a6e1764530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R673bc295b3b0460e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R24814f72e2264d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5123adf433cb497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re430ca47e8dc4d27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>