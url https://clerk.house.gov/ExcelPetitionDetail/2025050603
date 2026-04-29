--- v5 (2026-04-05)
+++ v6 (2026-04-29)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07485de4bb0a43cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4f874951894c29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R24814f72e2264d8a"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Re430ca47e8dc4d27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rb7a65ba4609d4d16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R2fa9cee48350466d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R55f774d3dcda4c23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R24814f72e2264d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5123adf433cb497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re430ca47e8dc4d27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7a65ba4609d4d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R2fa9cee48350466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R55f774d3dcda4c23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>