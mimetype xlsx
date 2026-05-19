--- v6 (2026-04-29)
+++ v7 (2026-05-19)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4f874951894c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d509a9e80234b50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rb7a65ba4609d4d16"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R55f774d3dcda4c23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R0d67cce249fc4174"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rc2f726ca7d814b29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R7ebb27b918a742f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7a65ba4609d4d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R2fa9cee48350466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R55f774d3dcda4c23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0d67cce249fc4174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc2f726ca7d814b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7ebb27b918a742f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>