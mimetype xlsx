--- v7 (2026-05-19)
+++ v8 (2026-06-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d509a9e80234b50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7db853cb0c164419" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R0d67cce249fc4174"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R7ebb27b918a742f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf1773816b7294624"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R60aca9811c4c4bc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R48a1e52be2484fa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0d67cce249fc4174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc2f726ca7d814b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7ebb27b918a742f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf1773816b7294624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R60aca9811c4c4bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R48a1e52be2484fa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>