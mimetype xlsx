--- v8 (2026-06-13)
+++ v9 (2026-07-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7db853cb0c164419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re012302081bc4e7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf1773816b7294624"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R48a1e52be2484fa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rec5879924e7b421d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R0a21f0f3141e4789"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R7ddec65c29714673"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf1773816b7294624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R60aca9811c4c4bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R48a1e52be2484fa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rec5879924e7b421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0a21f0f3141e4789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7ddec65c29714673" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>