--- v9 (2026-07-22)
+++ v10 (2026-08-31)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re012302081bc4e7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c1a39c36c641a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rec5879924e7b421d"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R7ddec65c29714673"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rb6ee62508e394d8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R00cbfa129ca24584"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R3b869dd1ba074c63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rec5879924e7b421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0a21f0f3141e4789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7ddec65c29714673" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6ee62508e394d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R00cbfa129ca24584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3b869dd1ba074c63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>