--- v10 (2026-08-31)
+++ v11 (2026-09-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c1a39c36c641a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3985057554984428" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rb6ee62508e394d8b"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R3b869dd1ba074c63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R31e0f39ca9b54ff1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R8be38ea563874aae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rbff49e0566774a5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6ee62508e394d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R00cbfa129ca24584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3b869dd1ba074c63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R31e0f39ca9b54ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8be38ea563874aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rbff49e0566774a5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>