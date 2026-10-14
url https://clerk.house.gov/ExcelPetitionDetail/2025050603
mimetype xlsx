--- v11 (2026-09-21)
+++ v12 (2026-10-14)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3985057554984428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4cceb2a66b84366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R31e0f39ca9b54ff1"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rbff49e0566774a5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Ree6dd5e7a1624db7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R8e22aafddc354ac4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf733a7254ce54947"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R31e0f39ca9b54ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8be38ea563874aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rbff49e0566774a5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree6dd5e7a1624db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8e22aafddc354ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf733a7254ce54947" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>