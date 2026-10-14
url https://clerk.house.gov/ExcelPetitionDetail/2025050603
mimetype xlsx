--- v12 (2026-10-14)
+++ v13 (2026-10-14)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4cceb2a66b84366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra10b17a56d6443db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Ree6dd5e7a1624db7"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf733a7254ce54947"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R931f7948fd8b4aba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R5546b45cec924291"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R29a831d1456f4611"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree6dd5e7a1624db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8e22aafddc354ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf733a7254ce54947" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R931f7948fd8b4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5546b45cec924291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R29a831d1456f4611" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>