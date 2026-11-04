--- v13 (2026-10-14)
+++ v14 (2026-11-04)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra10b17a56d6443db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R957e2b5eb4844283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R931f7948fd8b4aba"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R29a831d1456f4611"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R043cc3fec5384b55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R372c0f49ccdd462e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R46e6f457c4f34bb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R931f7948fd8b4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5546b45cec924291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R29a831d1456f4611" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R043cc3fec5384b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R372c0f49ccdd462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R46e6f457c4f34bb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>