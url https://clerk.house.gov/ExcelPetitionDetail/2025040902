--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05ff9160288545c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff2a1bcde5b642c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Re565986fde0f4591"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rc4dcc5251ca44e8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R8d988633511e4d6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rfd3b4f940c984816"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rb7599835b6f14c10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re565986fde0f4591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1f2cc74c63274ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc4dcc5251ca44e8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8d988633511e4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfd3b4f940c984816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb7599835b6f14c10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>