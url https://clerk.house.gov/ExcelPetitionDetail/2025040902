--- v6 (2026-04-04)
+++ v7 (2026-04-29)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff2a1bcde5b642c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R083a7f21c6c14c63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R8d988633511e4d6d"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rb7599835b6f14c10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R4836e2696fb24251"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R1eb31627d6144b08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R12d0a5e2533642ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8d988633511e4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfd3b4f940c984816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb7599835b6f14c10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4836e2696fb24251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1eb31627d6144b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R12d0a5e2533642ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>