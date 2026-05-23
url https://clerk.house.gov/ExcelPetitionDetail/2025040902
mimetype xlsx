--- v7 (2026-04-29)
+++ v8 (2026-05-23)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R083a7f21c6c14c63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re13dd6b2d174490b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R4836e2696fb24251"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R12d0a5e2533642ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R2fd6658183aa48f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R8be6b71b28974dbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R685163bf61a34f24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4836e2696fb24251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1eb31627d6144b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R12d0a5e2533642ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2fd6658183aa48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8be6b71b28974dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R685163bf61a34f24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>