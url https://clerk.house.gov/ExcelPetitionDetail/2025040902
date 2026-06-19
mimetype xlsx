--- v8 (2026-05-23)
+++ v9 (2026-06-19)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re13dd6b2d174490b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8649d26234114a63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R2fd6658183aa48f8"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R685163bf61a34f24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Reee02927c98e4ef1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R781294ec082b43b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Ra71f23e44de34d69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2fd6658183aa48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8be6b71b28974dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R685163bf61a34f24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reee02927c98e4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R781294ec082b43b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra71f23e44de34d69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>