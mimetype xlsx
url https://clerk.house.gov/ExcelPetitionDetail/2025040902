--- v9 (2026-06-19)
+++ v10 (2026-07-16)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8649d26234114a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae97ab420c2547ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Reee02927c98e4ef1"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Ra71f23e44de34d69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf3b3acfc8e8d4cf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R8b3957492dca4205"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R9a38be1b107f4db1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reee02927c98e4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R781294ec082b43b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra71f23e44de34d69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3b3acfc8e8d4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8b3957492dca4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9a38be1b107f4db1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>