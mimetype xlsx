--- v10 (2026-07-16)
+++ v11 (2026-08-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae97ab420c2547ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74bb72b801fb4505" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf3b3acfc8e8d4cf1"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R9a38be1b107f4db1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf04f745db6e44523"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R310fef282a074001"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R80dd20b05a424b55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3b3acfc8e8d4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8b3957492dca4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9a38be1b107f4db1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf04f745db6e44523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R310fef282a074001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R80dd20b05a424b55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>