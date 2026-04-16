--- v6 (2026-03-17)
+++ v7 (2026-04-16)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4d9652a623f40b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdad491e886914a8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rb7b2eb419bf8434c"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R8409b760a36646f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R39db3e20cd404e9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rffad1e1eac9944f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R7c6c07f286b348b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7b2eb419bf8434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rcd0de49fc0f049e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R8409b760a36646f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39db3e20cd404e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rffad1e1eac9944f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7c6c07f286b348b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>