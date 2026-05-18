--- v7 (2026-04-16)
+++ v8 (2026-05-18)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdad491e886914a8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfefc30db17e94259" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R39db3e20cd404e9d"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R7c6c07f286b348b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R1bd1810933604e15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rb0bf8acd98b9422b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R6ad2562ca6ce49c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39db3e20cd404e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rffad1e1eac9944f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7c6c07f286b348b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1bd1810933604e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb0bf8acd98b9422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R6ad2562ca6ce49c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>