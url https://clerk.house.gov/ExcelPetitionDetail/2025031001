--- v8 (2026-05-18)
+++ v9 (2026-06-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfefc30db17e94259" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R126f2ea0727b43f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R1bd1810933604e15"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R6ad2562ca6ce49c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R0af6645f21b94748"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R9e8dea630803427f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R4520618095044757"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1bd1810933604e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb0bf8acd98b9422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R6ad2562ca6ce49c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0af6645f21b94748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9e8dea630803427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4520618095044757" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>