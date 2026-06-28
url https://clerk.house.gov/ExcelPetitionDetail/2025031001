--- v9 (2026-06-08)
+++ v10 (2026-06-28)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R126f2ea0727b43f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfae4a3e460d4e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R0af6645f21b94748"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R4520618095044757"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R9586bb19913a4923"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R5d4829f22c094b1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Ra89a817621884506"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0af6645f21b94748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9e8dea630803427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4520618095044757" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9586bb19913a4923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5d4829f22c094b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra89a817621884506" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>