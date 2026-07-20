--- v10 (2026-06-28)
+++ v11 (2026-07-20)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfae4a3e460d4e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf335de37d5e845ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R9586bb19913a4923"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Ra89a817621884506"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rfc1499a0293d496d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R5a3a196f7f4648c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Re641405923514692"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9586bb19913a4923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5d4829f22c094b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra89a817621884506" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfc1499a0293d496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5a3a196f7f4648c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re641405923514692" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>