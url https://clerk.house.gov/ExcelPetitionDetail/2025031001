--- v11 (2026-07-20)
+++ v12 (2026-08-26)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf335de37d5e845ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13098284023e4ffd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rfc1499a0293d496d"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Re641405923514692"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R3b05e5563dba4691"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rec171ade1ca343a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R2f7d12dbd9d8458a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfc1499a0293d496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5a3a196f7f4648c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re641405923514692" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b05e5563dba4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rec171ade1ca343a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2f7d12dbd9d8458a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>