--- v3 (2026-03-17)
+++ v4 (2026-05-02)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf08f41e05fd0495e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a7e6784dadc4b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R871b13eb23ae4b1f"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rb128b553c6c74da2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rc89b11f07eb94a0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rbc86ad8de3b44972"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R98c0d0b60d004abc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R871b13eb23ae4b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf2a473222a9c4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb128b553c6c74da2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc89b11f07eb94a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbc86ad8de3b44972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R98c0d0b60d004abc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>