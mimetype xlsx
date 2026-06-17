--- v4 (2026-05-02)
+++ v5 (2026-06-17)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a7e6784dadc4b19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6d68fb970fd4f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rc89b11f07eb94a0a"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R98c0d0b60d004abc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R9c6a8a58811e4dcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R3dad586953a54437"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R2bc9911e5ddd472f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc89b11f07eb94a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbc86ad8de3b44972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R98c0d0b60d004abc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c6a8a58811e4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3dad586953a54437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2bc9911e5ddd472f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>