--- v5 (2026-06-17)
+++ v6 (2026-08-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6d68fb970fd4f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b33799cae64999" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R9c6a8a58811e4dcf"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R2bc9911e5ddd472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R8289d25ee91640c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R23a780477e6e4db2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rbaeda632f84c4f14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c6a8a58811e4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3dad586953a54437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2bc9911e5ddd472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8289d25ee91640c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R23a780477e6e4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rbaeda632f84c4f14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>