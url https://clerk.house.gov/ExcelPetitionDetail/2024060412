--- v5 (2026-03-13)
+++ v6 (2026-04-03)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeacff4886564c0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d490df9681b45ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R994076b9afdf431b"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd76c6db9fb634919"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R5ae34cd5092c4800"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R596d5afe300d4fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R5b56aa9091484f92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R994076b9afdf431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R420fdd3d61f445ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd76c6db9fb634919" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5ae34cd5092c4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R596d5afe300d4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R5b56aa9091484f92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>