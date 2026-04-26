--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d490df9681b45ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a56e8bb7d734211" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R5ae34cd5092c4800"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R5b56aa9091484f92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R07466228d8ef4f4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R40b91c6a1cfb45c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Re95aa43ad73441ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5ae34cd5092c4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R596d5afe300d4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R5b56aa9091484f92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R07466228d8ef4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R40b91c6a1cfb45c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re95aa43ad73441ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>