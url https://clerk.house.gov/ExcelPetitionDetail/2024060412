--- v7 (2026-04-26)
+++ v8 (2026-05-23)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a56e8bb7d734211" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffff78a928bb481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R07466228d8ef4f4a"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Re95aa43ad73441ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R267e651662784498"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R94645a87f4444e7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R359e96c2f6894526"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R07466228d8ef4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R40b91c6a1cfb45c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re95aa43ad73441ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R267e651662784498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R94645a87f4444e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R359e96c2f6894526" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>