--- v8 (2026-05-23)
+++ v9 (2026-06-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffff78a928bb481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0e82ad80c3d4aa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R267e651662784498"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R359e96c2f6894526"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rc30bd1e73e504fe7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rfbc9663f76444f90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R447ec973579a41d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R267e651662784498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R94645a87f4444e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R359e96c2f6894526" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc30bd1e73e504fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfbc9663f76444f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R447ec973579a41d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>