--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0e82ad80c3d4aa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92916979f7784622" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rc30bd1e73e504fe7"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R447ec973579a41d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf91cf19ac5454104"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rd251dc358e964e06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Ra89eac9edb3942a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc30bd1e73e504fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfbc9663f76444f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R447ec973579a41d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf91cf19ac5454104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd251dc358e964e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra89eac9edb3942a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>