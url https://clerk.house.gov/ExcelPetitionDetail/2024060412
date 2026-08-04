--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92916979f7784622" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebd3abd79c64461" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf91cf19ac5454104"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Ra89eac9edb3942a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Re4866dd9e1a94a7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Re50b7bf122714936"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Reda6007235bc4f23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf91cf19ac5454104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd251dc358e964e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra89eac9edb3942a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4866dd9e1a94a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Re50b7bf122714936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Reda6007235bc4f23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>