--- v11 (2026-08-04)
+++ v12 (2026-08-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebd3abd79c64461" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f8574d653540a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Re4866dd9e1a94a7f"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Reda6007235bc4f23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R89408fd0b3ba4e0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R3da4b418ce9e4fb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R03ab26b449cc415a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4866dd9e1a94a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Re50b7bf122714936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Reda6007235bc4f23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R89408fd0b3ba4e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3da4b418ce9e4fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R03ab26b449cc415a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>