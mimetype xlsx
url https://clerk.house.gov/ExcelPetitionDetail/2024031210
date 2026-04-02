--- v5 (2026-03-10)
+++ v6 (2026-04-02)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b3f79502c934bc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fbfda6541b043e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Re4047d2a08a34da7"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rb710da35c46a4f13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rd7ad00ef065b47eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rd0aceb840bbb48a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R26c43c7267b34d94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4047d2a08a34da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R716e57e777294b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb710da35c46a4f13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd7ad00ef065b47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd0aceb840bbb48a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R26c43c7267b34d94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>