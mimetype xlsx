--- v6 (2026-04-02)
+++ v7 (2026-04-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fbfda6541b043e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d5b5b3b1914004" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rd7ad00ef065b47eb"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R26c43c7267b34d94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R5b0dd4aef35a435c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rb4c6c0e0245c45ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R25231bd6c7d24c1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd7ad00ef065b47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd0aceb840bbb48a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R26c43c7267b34d94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b0dd4aef35a435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb4c6c0e0245c45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R25231bd6c7d24c1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>