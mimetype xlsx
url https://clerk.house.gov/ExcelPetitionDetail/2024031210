--- v7 (2026-04-30)
+++ v8 (2026-05-20)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d5b5b3b1914004" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6936add05ba3444b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R5b0dd4aef35a435c"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R25231bd6c7d24c1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R7490b3d7817a408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R3b667e85267a4fc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R42745ebfab194ab8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b0dd4aef35a435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb4c6c0e0245c45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R25231bd6c7d24c1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7490b3d7817a408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3b667e85267a4fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R42745ebfab194ab8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>