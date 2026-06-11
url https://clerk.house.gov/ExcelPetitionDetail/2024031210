--- v8 (2026-05-20)
+++ v9 (2026-06-11)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6936add05ba3444b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8371f9d3b4c248df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R7490b3d7817a408a"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R42745ebfab194ab8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R1c61a90a381e48df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Ra8b59a06d79f428c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R6c4caaa390b74953"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7490b3d7817a408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3b667e85267a4fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R42745ebfab194ab8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1c61a90a381e48df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra8b59a06d79f428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R6c4caaa390b74953" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>