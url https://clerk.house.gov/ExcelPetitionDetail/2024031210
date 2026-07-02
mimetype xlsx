--- v9 (2026-06-11)
+++ v10 (2026-07-02)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8371f9d3b4c248df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf775825fc9d43e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R1c61a90a381e48df"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R6c4caaa390b74953"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Re41ae728496e447e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R14b4ed9ce1e44644"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R5239f625b3a042e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1c61a90a381e48df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra8b59a06d79f428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R6c4caaa390b74953" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re41ae728496e447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R14b4ed9ce1e44644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R5239f625b3a042e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>