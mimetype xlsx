--- v10 (2026-07-02)
+++ v11 (2026-08-06)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf775825fc9d43e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8ba26822667471b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Re41ae728496e447e"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R5239f625b3a042e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R11f26682011b44ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R1a0f84c5d1784969"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R1f8f1e1a16bf48be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re41ae728496e447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R14b4ed9ce1e44644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R5239f625b3a042e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11f26682011b44ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1a0f84c5d1784969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R1f8f1e1a16bf48be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>