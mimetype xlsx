--- v11 (2026-08-06)
+++ v12 (2026-09-11)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8ba26822667471b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88b3ec6fba9f4182" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R11f26682011b44ce"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R1f8f1e1a16bf48be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R11458683212746bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R0f95644819b74fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R69474c99e6c248e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11f26682011b44ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1a0f84c5d1784969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R1f8f1e1a16bf48be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11458683212746bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0f95644819b74fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R69474c99e6c248e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>