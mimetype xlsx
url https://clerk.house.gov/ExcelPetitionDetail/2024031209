--- v3 (2026-02-28)
+++ v4 (2026-04-03)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra850fb3fb20f40b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R617f49719a384926" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf5df693951ba4588"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Re248a31c2a3149ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rd676f3f813874562"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R5bed67a51175405f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R8f39636252674624"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf5df693951ba4588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ree54db8ba70144d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re248a31c2a3149ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd676f3f813874562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5bed67a51175405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R8f39636252674624" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>