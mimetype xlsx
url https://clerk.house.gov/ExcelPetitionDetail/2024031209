--- v4 (2026-04-03)
+++ v5 (2026-05-02)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R617f49719a384926" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e6c5704c294469" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rd676f3f813874562"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R8f39636252674624"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R92bee589a7b4439d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R99f68cfd37d543e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R385895218ac5441a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd676f3f813874562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5bed67a51175405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R8f39636252674624" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92bee589a7b4439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R99f68cfd37d543e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R385895218ac5441a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>