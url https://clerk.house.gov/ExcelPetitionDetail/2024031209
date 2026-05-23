--- v5 (2026-05-02)
+++ v6 (2026-05-23)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e6c5704c294469" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bef15d147544f50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R92bee589a7b4439d"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R385895218ac5441a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R0dd86457673b47c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Re6ae630e80ea4ee9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R2657181f92d246b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92bee589a7b4439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R99f68cfd37d543e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R385895218ac5441a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0dd86457673b47c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Re6ae630e80ea4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2657181f92d246b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>