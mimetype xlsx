--- v6 (2026-05-23)
+++ v7 (2026-07-12)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bef15d147544f50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b8bd3dedd7a49ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R0dd86457673b47c0"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R2657181f92d246b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R81e2537a96954447"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R6b31d175c76140a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R40e1d15ec2bf4005"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0dd86457673b47c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Re6ae630e80ea4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2657181f92d246b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R81e2537a96954447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6b31d175c76140a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R40e1d15ec2bf4005" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>