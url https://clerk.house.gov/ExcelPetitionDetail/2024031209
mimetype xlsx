--- v7 (2026-07-12)
+++ v8 (2026-08-02)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b8bd3dedd7a49ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0113541bb12a483e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R81e2537a96954447"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R40e1d15ec2bf4005"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R6eecaaf65d614c70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rbc75ca919c6542e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R18dda7bd29264aee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R81e2537a96954447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6b31d175c76140a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R40e1d15ec2bf4005" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6eecaaf65d614c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbc75ca919c6542e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R18dda7bd29264aee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>