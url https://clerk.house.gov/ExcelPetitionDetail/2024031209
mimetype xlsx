--- v8 (2026-08-02)
+++ v9 (2026-08-26)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0113541bb12a483e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0859f46f024c4f98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R6eecaaf65d614c70"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R18dda7bd29264aee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Ra5e5574969a54ed2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rc26080e03c904020"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R1aadf216e0a247bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6eecaaf65d614c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbc75ca919c6542e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R18dda7bd29264aee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra5e5574969a54ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc26080e03c904020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R1aadf216e0a247bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>