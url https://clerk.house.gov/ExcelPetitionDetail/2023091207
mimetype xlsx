--- v3 (2026-03-03)
+++ v4 (2026-04-04)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f44918c4abf4bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa78ec0215f74bd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf3620d5557834c78"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R9da8c141f20045b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R7e93c74f603f4d6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R9be47435c1494ce8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rffb4dae0aca8427e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3620d5557834c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R23d685737b0c41d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9da8c141f20045b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e93c74f603f4d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9be47435c1494ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rffb4dae0aca8427e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>