--- v4 (2026-04-04)
+++ v5 (2026-05-09)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa78ec0215f74bd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5344c82ebb354a3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R7e93c74f603f4d6e"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rffb4dae0aca8427e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R2f0d027ad6934688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Ra479f39a9f3d4137"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R75d681faf89c489e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e93c74f603f4d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9be47435c1494ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rffb4dae0aca8427e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f0d027ad6934688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra479f39a9f3d4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R75d681faf89c489e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>