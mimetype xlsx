--- v5 (2026-05-09)
+++ v6 (2026-06-16)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5344c82ebb354a3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce62d2a1cfa34326" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R2f0d027ad6934688"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R75d681faf89c489e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R9913523e992a4cd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R479ac7e504d94caa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R2b8d44818849489f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f0d027ad6934688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra479f39a9f3d4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R75d681faf89c489e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9913523e992a4cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R479ac7e504d94caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2b8d44818849489f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>