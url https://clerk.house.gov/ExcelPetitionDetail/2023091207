--- v6 (2026-06-16)
+++ v7 (2026-07-28)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce62d2a1cfa34326" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb844658d68fd4acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R9913523e992a4cd4"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R2b8d44818849489f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R0e03ce95eeba4729"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R3fe3d9d34e6b446a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R7e8e291ddc924c64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9913523e992a4cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R479ac7e504d94caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2b8d44818849489f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e03ce95eeba4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3fe3d9d34e6b446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7e8e291ddc924c64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>