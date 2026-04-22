--- v4 (2026-03-17)
+++ v5 (2026-04-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe8cbef28a0c40c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd56f7fdffbb44fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R975c1da72f974616"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R5c06bc60ea264991"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rfecb0a3697964041"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rbabc23be77374027"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R5d6914c9b83f4eb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R975c1da72f974616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R41846e3dbb2045be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R5c06bc60ea264991" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfecb0a3697964041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbabc23be77374027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R5d6914c9b83f4eb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>