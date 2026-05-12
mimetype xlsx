--- v5 (2026-04-22)
+++ v6 (2026-05-12)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd56f7fdffbb44fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7160615be9864b9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rfecb0a3697964041"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R5d6914c9b83f4eb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rd0a281be61ed4675"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rcadc9b66f19646cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf7c1e87065514158"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfecb0a3697964041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbabc23be77374027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R5d6914c9b83f4eb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0a281be61ed4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rcadc9b66f19646cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf7c1e87065514158" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>