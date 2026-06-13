--- v6 (2026-05-12)
+++ v7 (2026-06-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7160615be9864b9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3ece5cc127467e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rd0a281be61ed4675"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf7c1e87065514158"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rfba9fc84012a45a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R6abe7139c4474411"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R08200e85d21a4be7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0a281be61ed4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rcadc9b66f19646cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf7c1e87065514158" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfba9fc84012a45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6abe7139c4474411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R08200e85d21a4be7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>