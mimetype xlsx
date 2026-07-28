--- v7 (2026-06-13)
+++ v8 (2026-07-28)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3ece5cc127467e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea854a60f882488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rfba9fc84012a45a9"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R08200e85d21a4be7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf89c8173d49044c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rbcf7fe8ca6c04e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R37aeab65d4e549a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfba9fc84012a45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6abe7139c4474411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R08200e85d21a4be7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf89c8173d49044c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbcf7fe8ca6c04e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R37aeab65d4e549a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>