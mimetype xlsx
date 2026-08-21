--- v8 (2026-07-28)
+++ v9 (2026-08-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea854a60f882488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a80dd5cff284a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf89c8173d49044c9"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R37aeab65d4e549a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Ra74c15009da2435e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R306ff915832b4e73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd6f2f7cd19f644d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf89c8173d49044c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbcf7fe8ca6c04e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R37aeab65d4e549a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra74c15009da2435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R306ff915832b4e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd6f2f7cd19f644d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>