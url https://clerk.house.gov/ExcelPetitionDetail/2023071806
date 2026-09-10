--- v9 (2026-08-21)
+++ v10 (2026-09-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a80dd5cff284a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38d41bbef3f4641" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Ra74c15009da2435e"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd6f2f7cd19f644d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R5651fcda9fb84ac7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R9ed036d923f449c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R444153050f854889"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra74c15009da2435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R306ff915832b4e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd6f2f7cd19f644d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5651fcda9fb84ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9ed036d923f449c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R444153050f854889" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>