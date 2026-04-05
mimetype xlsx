--- v2 (2026-02-28)
+++ v3 (2026-04-05)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbee101411f3a4c15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf52a8752c3914883" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rdb4eff102ac84abf"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R614a4de9a85e4f32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R6c913f9a13974278"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R3d0633101ac84c16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Re8e5b9db9ab140d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdb4eff102ac84abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb6917339f6354b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R614a4de9a85e4f32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c913f9a13974278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3d0633101ac84c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re8e5b9db9ab140d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>