--- v3 (2026-04-05)
+++ v4 (2026-04-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf52a8752c3914883" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdae7177e17304556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R6c913f9a13974278"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Re8e5b9db9ab140d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rec124cdbb0b34bf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R4a5a93d1092644a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R04433296d92740c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c913f9a13974278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3d0633101ac84c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re8e5b9db9ab140d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rec124cdbb0b34bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R4a5a93d1092644a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R04433296d92740c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>