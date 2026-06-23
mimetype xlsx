--- v4 (2026-04-30)
+++ v5 (2026-06-23)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdae7177e17304556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150f25a30cc149e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rec124cdbb0b34bf1"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R04433296d92740c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R884d0aace13a4a48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rd4f88d386d5842c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R4682a59ba6704728"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rec124cdbb0b34bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R4a5a93d1092644a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R04433296d92740c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R884d0aace13a4a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd4f88d386d5842c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4682a59ba6704728" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>