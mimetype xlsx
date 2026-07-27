--- v5 (2026-06-23)
+++ v6 (2026-07-27)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150f25a30cc149e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c4c3e594bed4552" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R884d0aace13a4a48"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R4682a59ba6704728"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R9367a3e69b4244ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Re73128ead7a04c3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R713f8fb29cba4aee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R884d0aace13a4a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd4f88d386d5842c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4682a59ba6704728" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9367a3e69b4244ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Re73128ead7a04c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R713f8fb29cba4aee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>