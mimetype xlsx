--- v6 (2026-07-27)
+++ v7 (2026-09-12)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c4c3e594bed4552" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9311c262454a4f6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R9367a3e69b4244ed"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R713f8fb29cba4aee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R2c1d3d367b1b43f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R2e41cae826264752"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R683b46578d0c4111"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9367a3e69b4244ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Re73128ead7a04c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R713f8fb29cba4aee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c1d3d367b1b43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R2e41cae826264752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R683b46578d0c4111" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>