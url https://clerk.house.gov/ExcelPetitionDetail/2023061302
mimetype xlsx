--- v3 (2026-02-28)
+++ v4 (2026-04-15)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7107596ee641c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23708d5a2a4a43be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R4d34d4a6c3e34fed"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R63906d1d9c0847ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rfd29747ca564422a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R3f0bbb30afbb4c4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rdf855c7975dc4026"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4d34d4a6c3e34fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R72f01706317b4c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R63906d1d9c0847ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd29747ca564422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3f0bbb30afbb4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rdf855c7975dc4026" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>