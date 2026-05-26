--- v4 (2026-04-15)
+++ v5 (2026-05-26)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23708d5a2a4a43be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R121f0ab8e41a414d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rfd29747ca564422a"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rdf855c7975dc4026"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R7fa8d35c808446a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R97100ee155a84219"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Ra181e32ca0eb4230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd29747ca564422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3f0bbb30afbb4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rdf855c7975dc4026" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7fa8d35c808446a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R97100ee155a84219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra181e32ca0eb4230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>