--- v5 (2026-05-26)
+++ v6 (2026-06-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R121f0ab8e41a414d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1a1c163dc94c86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R7fa8d35c808446a7"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Ra181e32ca0eb4230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R92fe6a5860374f46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R78f3ffdf763547df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R2797c2c1b3a44c08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7fa8d35c808446a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R97100ee155a84219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra181e32ca0eb4230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92fe6a5860374f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R78f3ffdf763547df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2797c2c1b3a44c08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>