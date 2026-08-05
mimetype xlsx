--- v6 (2026-06-21)
+++ v7 (2026-08-05)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1a1c163dc94c86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c85e92109564d79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R92fe6a5860374f46"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R2797c2c1b3a44c08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R8f24e5ce20924bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R54403d2d80374691"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Ra939cd0d70b04970"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92fe6a5860374f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R78f3ffdf763547df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2797c2c1b3a44c08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f24e5ce20924bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R54403d2d80374691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra939cd0d70b04970" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>