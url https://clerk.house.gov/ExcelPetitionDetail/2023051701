--- v4 (2026-03-10)
+++ v5 (2026-04-04)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ab990b30ee4229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f5264a1bdd4675" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R3d08ca41dfb243a4"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Ra37ccdef9e93491f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R3845788fae1141aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R8a65ed95cc0e40a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd4af82836c904e84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3d08ca41dfb243a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfbfb37cf1895477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra37ccdef9e93491f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3845788fae1141aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8a65ed95cc0e40a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd4af82836c904e84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>