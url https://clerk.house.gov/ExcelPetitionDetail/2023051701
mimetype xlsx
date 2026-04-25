--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f5264a1bdd4675" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f464f5fd3745db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R3845788fae1141aa"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd4af82836c904e84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Red414621c8764ea6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Raca1efdd42864801"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd7ad0f2624a4401b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3845788fae1141aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8a65ed95cc0e40a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd4af82836c904e84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red414621c8764ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Raca1efdd42864801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd7ad0f2624a4401b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>