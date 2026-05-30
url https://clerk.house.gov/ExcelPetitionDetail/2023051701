--- v6 (2026-04-25)
+++ v7 (2026-05-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f464f5fd3745db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19b7f1b03b7a455f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Red414621c8764ea6"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd7ad0f2624a4401b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R36472e18e2394eae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R3b7e526779cf4d5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R6eb92af0066148ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red414621c8764ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Raca1efdd42864801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd7ad0f2624a4401b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R36472e18e2394eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3b7e526779cf4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R6eb92af0066148ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>