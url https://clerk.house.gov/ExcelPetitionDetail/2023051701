--- v7 (2026-05-30)
+++ v8 (2026-06-25)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19b7f1b03b7a455f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c0812b5c224485" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R36472e18e2394eae"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R6eb92af0066148ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Re41df6d59f2e4f06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rb6d5787e70a446de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R765f78f4882c4034"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R36472e18e2394eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3b7e526779cf4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R6eb92af0066148ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re41df6d59f2e4f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb6d5787e70a446de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R765f78f4882c4034" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>