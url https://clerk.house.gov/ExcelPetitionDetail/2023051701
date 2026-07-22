--- v8 (2026-06-25)
+++ v9 (2026-07-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c0812b5c224485" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f6db0f596948c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Re41df6d59f2e4f06"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R765f78f4882c4034"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R7144a080336a4970"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rfb8298a7b81d474a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R345478aef8c74ab5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re41df6d59f2e4f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb6d5787e70a446de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R765f78f4882c4034" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7144a080336a4970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfb8298a7b81d474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R345478aef8c74ab5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>