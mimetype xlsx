--- v9 (2026-07-22)
+++ v10 (2026-09-06)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f6db0f596948c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84f4c908d56e49d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R7144a080336a4970"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R345478aef8c74ab5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R580e6841a3ec444a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R961dcb19f6c14ca0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R66b5c63b3f454f51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7144a080336a4970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfb8298a7b81d474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R345478aef8c74ab5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R580e6841a3ec444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R961dcb19f6c14ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R66b5c63b3f454f51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>