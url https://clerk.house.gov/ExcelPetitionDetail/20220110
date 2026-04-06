--- v2 (2026-03-16)
+++ v3 (2026-04-06)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3914afb41d244fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b3e27afa0d43c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R8394ec7133f243ce"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R4049e4a46c4b46d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R16cade85ee27441e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rc37f0eb6a3b4420c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R5a929e7e6b544fef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8394ec7133f243ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb4f3d04835b241be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4049e4a46c4b46d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R16cade85ee27441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc37f0eb6a3b4420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R5a929e7e6b544fef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>