--- v3 (2026-04-06)
+++ v4 (2026-05-26)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b3e27afa0d43c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ecc2d4fd1a411a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R16cade85ee27441e"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R5a929e7e6b544fef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R6abacd964fc844ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R427908f0b5994f4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R7b56425de2f84c09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R16cade85ee27441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc37f0eb6a3b4420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R5a929e7e6b544fef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6abacd964fc844ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R427908f0b5994f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7b56425de2f84c09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>