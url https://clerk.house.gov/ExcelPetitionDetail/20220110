--- v4 (2026-05-26)
+++ v5 (2026-06-25)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ecc2d4fd1a411a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d21fb20622148e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R6abacd964fc844ef"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R7b56425de2f84c09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rde726f0e07224557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Raf5d21fdae5743e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R82f47cfa301147d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6abacd964fc844ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R427908f0b5994f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7b56425de2f84c09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rde726f0e07224557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Raf5d21fdae5743e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R82f47cfa301147d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>