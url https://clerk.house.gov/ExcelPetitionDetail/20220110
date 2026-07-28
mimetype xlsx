--- v5 (2026-06-25)
+++ v6 (2026-07-28)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d21fb20622148e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a8b2c1a7564fa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rde726f0e07224557"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R82f47cfa301147d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R8c00c3bba02f4d58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R4a8c3a6ffda04541"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R27a99f3e7d7e4e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rde726f0e07224557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Raf5d21fdae5743e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R82f47cfa301147d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c00c3bba02f4d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R4a8c3a6ffda04541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R27a99f3e7d7e4e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>