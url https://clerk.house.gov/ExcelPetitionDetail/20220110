--- v6 (2026-07-28)
+++ v7 (2026-08-25)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a8b2c1a7564fa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff0629bc1d244738" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R8c00c3bba02f4d58"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R27a99f3e7d7e4e6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R1e2fdbe56c2c4cec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R731c6ae821aa40bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R4eacc8bf26b04491"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c00c3bba02f4d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R4a8c3a6ffda04541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R27a99f3e7d7e4e6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e2fdbe56c2c4cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R731c6ae821aa40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4eacc8bf26b04491" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>