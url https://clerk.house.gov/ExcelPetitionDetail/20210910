--- v0 (2025-12-15)
+++ v1 (2026-04-04)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc728437457d142f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6abae290d31d4370" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R3552979c414849c1"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R2a157fd308f44c53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R72963756926c4dfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R6c6b6b951b444d9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R0cde908f5f5b461e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3552979c414849c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Re70286185e774cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2a157fd308f44c53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R72963756926c4dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6c6b6b951b444d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0cde908f5f5b461e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>