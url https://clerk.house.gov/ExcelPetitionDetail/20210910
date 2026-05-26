--- v1 (2026-04-04)
+++ v2 (2026-05-26)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6abae290d31d4370" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R236d81efac634875" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R72963756926c4dfb"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R0cde908f5f5b461e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rc1fdd3b93a174887"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R504aa9251ac14b7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R4747bfd8fc5a481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R72963756926c4dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6c6b6b951b444d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0cde908f5f5b461e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc1fdd3b93a174887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R504aa9251ac14b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4747bfd8fc5a481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>