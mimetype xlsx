--- v2 (2026-05-26)
+++ v3 (2026-07-18)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R236d81efac634875" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6ef0d2a666a4efc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rc1fdd3b93a174887"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R4747bfd8fc5a481b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rd264ebe1b56345a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rb55296ef7f1449e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R2346840bcf9e4f82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc1fdd3b93a174887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R504aa9251ac14b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4747bfd8fc5a481b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd264ebe1b56345a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb55296ef7f1449e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2346840bcf9e4f82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>