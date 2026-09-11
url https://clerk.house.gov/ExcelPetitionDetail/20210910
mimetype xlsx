--- v3 (2026-07-18)
+++ v4 (2026-09-11)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6ef0d2a666a4efc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R215f616163ed4c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rd264ebe1b56345a6"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R2346840bcf9e4f82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R75e169995f9b47d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Re9f8411c132b4e1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R8c9fb45e277b4e3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd264ebe1b56345a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb55296ef7f1449e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2346840bcf9e4f82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75e169995f9b47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Re9f8411c132b4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R8c9fb45e277b4e3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>