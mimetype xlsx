--- v3 (2026-03-14)
+++ v4 (2026-04-07)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd74cd822f9f44611" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd9da3f343cf4bb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R7b1a2ca1ebbf4d9f"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R2ab39a77cf5647f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rbc999e864da84776"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rffcc30f31b0e4e07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf392bb98dac54868"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7b1a2ca1ebbf4d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5980d9c281dd4439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2ab39a77cf5647f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc999e864da84776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rffcc30f31b0e4e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf392bb98dac54868" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>