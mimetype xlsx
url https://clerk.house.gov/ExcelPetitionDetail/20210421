--- v4 (2026-04-07)
+++ v5 (2026-05-01)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd9da3f343cf4bb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7238f277c35540a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rbc999e864da84776"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf392bb98dac54868"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rde6ee21876b94c2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R1dc03e8c7d8f451c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R7f04b7f4fce345dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc999e864da84776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rffcc30f31b0e4e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf392bb98dac54868" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rde6ee21876b94c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1dc03e8c7d8f451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7f04b7f4fce345dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>