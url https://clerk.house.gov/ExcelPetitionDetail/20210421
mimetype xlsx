--- v5 (2026-05-01)
+++ v6 (2026-06-06)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7238f277c35540a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b405493749f419a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rde6ee21876b94c2b"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R7f04b7f4fce345dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rc0c441da23dc4d35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rc289131d0edf4347"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rcbbf6f228e554f98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rde6ee21876b94c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1dc03e8c7d8f451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7f04b7f4fce345dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0c441da23dc4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc289131d0edf4347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rcbbf6f228e554f98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>