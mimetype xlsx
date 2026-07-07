--- v6 (2026-06-06)
+++ v7 (2026-07-07)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b405493749f419a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra49aaa8b1d0047de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rc0c441da23dc4d35"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rcbbf6f228e554f98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rc7968a69de9f45ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rbb6e758465624aa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R36e3b1ee24a8463e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0c441da23dc4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc289131d0edf4347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rcbbf6f228e554f98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc7968a69de9f45ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbb6e758465624aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R36e3b1ee24a8463e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>