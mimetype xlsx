--- v7 (2026-07-07)
+++ v8 (2026-07-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra49aaa8b1d0047de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64112c2fa89b4def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rc7968a69de9f45ae"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R36e3b1ee24a8463e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R35975da6ede54781"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R455c25e1d5024573"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R54cf8bbdb1434747"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc7968a69de9f45ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbb6e758465624aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R36e3b1ee24a8463e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R35975da6ede54781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R455c25e1d5024573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R54cf8bbdb1434747" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>