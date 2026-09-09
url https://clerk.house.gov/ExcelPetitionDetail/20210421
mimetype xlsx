--- v8 (2026-07-30)
+++ v9 (2026-09-09)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64112c2fa89b4def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb901edab7cf4b8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R35975da6ede54781"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R54cf8bbdb1434747"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R2ca764a5abf341b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R40b2d554a7524095"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R98664fc40fa746cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R35975da6ede54781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R455c25e1d5024573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R54cf8bbdb1434747" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ca764a5abf341b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R40b2d554a7524095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R98664fc40fa746cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>