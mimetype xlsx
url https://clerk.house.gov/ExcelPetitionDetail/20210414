--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c8ddae5d9c14e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ddbb48a35e24f55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rbf0b495021d243d4"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf1db5a8dc8e7427c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R3899d5bb39c64f36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rf059ab70198b411e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd5cd5c4809464372"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf0b495021d243d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbffc8ec996cf4d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf1db5a8dc8e7427c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3899d5bb39c64f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf059ab70198b411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd5cd5c4809464372" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>