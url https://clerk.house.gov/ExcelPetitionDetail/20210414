--- v4 (2026-04-04)
+++ v5 (2026-05-02)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ddbb48a35e24f55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70b3f44de0f94d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R3899d5bb39c64f36"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd5cd5c4809464372"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf0e2eb26468a435e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R6ab4f26a27ae401b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R5f85c9561efc4f8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3899d5bb39c64f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf059ab70198b411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd5cd5c4809464372" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf0e2eb26468a435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6ab4f26a27ae401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R5f85c9561efc4f8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>