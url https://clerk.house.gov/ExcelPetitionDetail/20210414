--- v5 (2026-05-02)
+++ v6 (2026-06-12)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70b3f44de0f94d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R302b107b4bdd406b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rf0e2eb26468a435e"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R5f85c9561efc4f8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R97114f1b79254d12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Ra6bdbc15f34d460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rc01dd10831ee499b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf0e2eb26468a435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6ab4f26a27ae401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R5f85c9561efc4f8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R97114f1b79254d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra6bdbc15f34d460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc01dd10831ee499b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>