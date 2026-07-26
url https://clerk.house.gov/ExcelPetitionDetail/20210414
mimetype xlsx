--- v6 (2026-06-12)
+++ v7 (2026-07-26)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R302b107b4bdd406b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50bee1389f5c452f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R97114f1b79254d12"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rc01dd10831ee499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rb8401ee2b0b54146"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R861c357419a243d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R3043a6c5b07c49c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R97114f1b79254d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra6bdbc15f34d460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc01dd10831ee499b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8401ee2b0b54146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R861c357419a243d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3043a6c5b07c49c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>