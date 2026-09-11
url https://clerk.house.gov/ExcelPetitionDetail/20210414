--- v7 (2026-07-26)
+++ v8 (2026-09-11)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50bee1389f5c452f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b114bdb0cc4352" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rb8401ee2b0b54146"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R3043a6c5b07c49c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R4ffad54e6a174d9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rb69ee87527714eb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R09a7a06275c44c08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8401ee2b0b54146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R861c357419a243d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3043a6c5b07c49c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ffad54e6a174d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb69ee87527714eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R09a7a06275c44c08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>