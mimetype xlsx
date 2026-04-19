--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R900e2f0fcd8c43a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266acf9c6a27449b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R281f0c0219c047b6"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R2a24928beff1435c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R3e1c71286c5f43a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R67526893b6544227"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rebcc650320184425"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R281f0c0219c047b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R75e6d3046b9f4f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2a24928beff1435c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3e1c71286c5f43a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R67526893b6544227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rebcc650320184425" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>