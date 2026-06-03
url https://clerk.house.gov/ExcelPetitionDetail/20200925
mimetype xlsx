--- v3 (2026-04-19)
+++ v4 (2026-06-03)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266acf9c6a27449b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a2e2e5ca67448c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R3e1c71286c5f43a4"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rebcc650320184425"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R45e7eb2b6f1d4285"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rfa4c6aa763e641be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R33a6d5f0491949e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3e1c71286c5f43a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R67526893b6544227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rebcc650320184425" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R45e7eb2b6f1d4285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfa4c6aa763e641be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R33a6d5f0491949e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>