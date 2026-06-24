--- v4 (2026-06-03)
+++ v5 (2026-06-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a2e2e5ca67448c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec7b62609fab46a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R45e7eb2b6f1d4285"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R33a6d5f0491949e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rbba4d73d0dd045f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R336d6c4a45044bb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R0f95b3f0be9f47a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R45e7eb2b6f1d4285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfa4c6aa763e641be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R33a6d5f0491949e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbba4d73d0dd045f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R336d6c4a45044bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0f95b3f0be9f47a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>