--- v5 (2026-06-24)
+++ v6 (2026-07-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec7b62609fab46a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc06f6b7591c40a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rbba4d73d0dd045f5"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R0f95b3f0be9f47a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R5006351e5be64c2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R269ebc74ba084b61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R301c06ca98bb45dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbba4d73d0dd045f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R336d6c4a45044bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0f95b3f0be9f47a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5006351e5be64c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R269ebc74ba084b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R301c06ca98bb45dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>