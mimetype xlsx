--- v6 (2026-07-22)
+++ v7 (2026-09-05)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc06f6b7591c40a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0049b2b6e8e425f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R5006351e5be64c2e"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R301c06ca98bb45dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R9c1f946fcb4a4056"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rd13708898a5f4cb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Re7e8b1c4ba154bb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5006351e5be64c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R269ebc74ba084b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R301c06ca98bb45dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c1f946fcb4a4056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd13708898a5f4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re7e8b1c4ba154bb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>