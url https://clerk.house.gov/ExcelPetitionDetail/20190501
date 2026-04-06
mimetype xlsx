--- v1 (2026-01-07)
+++ v2 (2026-04-06)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde7af51823804756" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b2ea85e91d4d15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R5a2b2e28807d4775"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rb336a39835ee4fa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R5c60b6517713447e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R3c2a444e9bd3444b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R6d7b26adc44342bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a2b2e28807d4775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R301b39fe129744dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb336a39835ee4fa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5c60b6517713447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3c2a444e9bd3444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R6d7b26adc44342bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>