--- v2 (2026-04-06)
+++ v3 (2026-07-05)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b2ea85e91d4d15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc89f6b5818b04544" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R5c60b6517713447e"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R6d7b26adc44342bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Raedf124932ef499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rda6c0fca31934637"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rab97beea35c048bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5c60b6517713447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3c2a444e9bd3444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R6d7b26adc44342bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raedf124932ef499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rda6c0fca31934637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rab97beea35c048bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>