--- v3 (2026-07-05)
+++ v4 (2026-07-29)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc89f6b5818b04544" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2a9e0b4badf4480" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Raedf124932ef499b"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rab97beea35c048bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Re2abb86462484f55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R3d97decefd05473c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rd3c7dc3b3dbf4847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raedf124932ef499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rda6c0fca31934637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rab97beea35c048bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2abb86462484f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3d97decefd05473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd3c7dc3b3dbf4847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>