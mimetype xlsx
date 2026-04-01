--- v4 (2026-03-03)
+++ v5 (2026-04-01)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a4a5609bab4e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda698317ae73402f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R4282871c626c42fb"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R8a721f363fc745e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R7425997615a7430f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rbbc76e0add06400d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R50bb16287eaa4245"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4282871c626c42fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc52f61d0f7fd446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R8a721f363fc745e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7425997615a7430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbbc76e0add06400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R50bb16287eaa4245" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>