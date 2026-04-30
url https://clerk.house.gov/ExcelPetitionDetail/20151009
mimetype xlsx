--- v5 (2026-04-01)
+++ v6 (2026-04-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda698317ae73402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa8ea9f2566d489b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R7425997615a7430f"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R50bb16287eaa4245"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R6fe74c0e181241b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R02f0be564b0e47c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R2ce8b665620048d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7425997615a7430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbbc76e0add06400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R50bb16287eaa4245" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6fe74c0e181241b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R02f0be564b0e47c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2ce8b665620048d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>