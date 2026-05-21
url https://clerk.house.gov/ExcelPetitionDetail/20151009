--- v6 (2026-04-30)
+++ v7 (2026-05-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa8ea9f2566d489b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3873fac56a4419" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R6fe74c0e181241b7"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R2ce8b665620048d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R89e99a42e6854777"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Re71730f7dbaa45ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf06f9122b78e4403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6fe74c0e181241b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R02f0be564b0e47c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2ce8b665620048d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R89e99a42e6854777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Re71730f7dbaa45ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf06f9122b78e4403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>