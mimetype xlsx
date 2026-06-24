--- v7 (2026-05-21)
+++ v8 (2026-06-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3873fac56a4419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b7ab39984c844f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R89e99a42e6854777"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf06f9122b78e4403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rc97c58fa0a8e4fb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R355fcf5e460f4980"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf5ebffe087364eb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R89e99a42e6854777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Re71730f7dbaa45ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf06f9122b78e4403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc97c58fa0a8e4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R355fcf5e460f4980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf5ebffe087364eb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>