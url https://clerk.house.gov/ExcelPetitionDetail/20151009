--- v8 (2026-06-24)
+++ v9 (2026-07-26)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b7ab39984c844f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe2284d94cc46d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Rc97c58fa0a8e4fb2"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="Rf5ebffe087364eb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R4c8ddde1d1304fe7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="Rd9aac452c3be457e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R0267f9e8efed47c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc97c58fa0a8e4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R355fcf5e460f4980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf5ebffe087364eb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c8ddde1d1304fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd9aac452c3be457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0267f9e8efed47c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>