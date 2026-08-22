--- v9 (2026-07-26)
+++ v10 (2026-08-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe2284d94cc46d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd92fc3283ee24a7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="R4c8ddde1d1304fe7"/>
-[...1 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R0267f9e8efed47c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Signatures" sheetId="1" r:id="Ra5b1afdd88bd4483"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Removed and Replaced" sheetId="2" r:id="R08dd506af3804a38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Signatures Withdrawn" sheetId="3" r:id="R018f084ad55d43d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c8ddde1d1304fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd9aac452c3be457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0267f9e8efed47c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra5b1afdd88bd4483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R08dd506af3804a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R018f084ad55d43d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" customWidth="1"/>
     <x:col min="2" max="2" width="28" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="8" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="20" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>