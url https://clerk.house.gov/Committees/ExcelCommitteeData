--- v10 (2026-09-10)
+++ v11 (2026-10-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b12d4199114932" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a903412eaa4be9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="Rda52d687680d4abd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="R373a5a09eb864326"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rda52d687680d4abd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R373a5a09eb864326" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="80" customWidth="1"/>
     <x:col min="2" max="2" width="20" customWidth="1"/>
     <x:col min="3" max="3" width="20" customWidth="1"/>
     <x:col min="4" max="4" width="20" customWidth="1"/>
     <x:col min="5" max="5" width="35" customWidth="1"/>
     <x:col min="6" max="6" width="15" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="15" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
     <x:col min="10" max="10" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Committee Name</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>