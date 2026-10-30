--- v11 (2026-10-07)
+++ v12 (2026-10-30)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a903412eaa4be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1cb5f8a3c084a7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="R373a5a09eb864326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="Rdf8900af5cb9454d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R373a5a09eb864326" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdf8900af5cb9454d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="80" customWidth="1"/>
     <x:col min="2" max="2" width="20" customWidth="1"/>
     <x:col min="3" max="3" width="20" customWidth="1"/>
     <x:col min="4" max="4" width="20" customWidth="1"/>
     <x:col min="5" max="5" width="35" customWidth="1"/>
     <x:col min="6" max="6" width="15" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="15" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
     <x:col min="10" max="10" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Committee Name</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>