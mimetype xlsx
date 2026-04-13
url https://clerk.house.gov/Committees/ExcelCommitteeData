--- v0 (2026-03-19)
+++ v1 (2026-04-13)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8756366fc6aa4957" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1ab9b44bd5144d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="R29db482683924ab5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="R40448a1587c643c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R29db482683924ab5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R40448a1587c643c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="80" customWidth="1"/>
     <x:col min="2" max="2" width="20" customWidth="1"/>
     <x:col min="3" max="3" width="20" customWidth="1"/>
     <x:col min="4" max="4" width="20" customWidth="1"/>
     <x:col min="5" max="5" width="35" customWidth="1"/>
     <x:col min="6" max="6" width="15" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="15" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
     <x:col min="10" max="10" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Committee Name</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>