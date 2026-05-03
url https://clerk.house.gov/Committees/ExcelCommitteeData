--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1ab9b44bd5144d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f95c65888740b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="R40448a1587c643c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="R13035600a61f4e43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R40448a1587c643c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13035600a61f4e43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="80" customWidth="1"/>
     <x:col min="2" max="2" width="20" customWidth="1"/>
     <x:col min="3" max="3" width="20" customWidth="1"/>
     <x:col min="4" max="4" width="20" customWidth="1"/>
     <x:col min="5" max="5" width="35" customWidth="1"/>
     <x:col min="6" max="6" width="15" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="15" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
     <x:col min="10" max="10" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Committee Name</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>