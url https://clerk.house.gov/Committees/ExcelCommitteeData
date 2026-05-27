--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f95c65888740b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25579da17f6046ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="R13035600a61f4e43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="R87ee525239404627"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13035600a61f4e43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87ee525239404627" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="80" customWidth="1"/>
     <x:col min="2" max="2" width="20" customWidth="1"/>
     <x:col min="3" max="3" width="20" customWidth="1"/>
     <x:col min="4" max="4" width="20" customWidth="1"/>
     <x:col min="5" max="5" width="35" customWidth="1"/>
     <x:col min="6" max="6" width="15" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="15" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
     <x:col min="10" max="10" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Committee Name</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>