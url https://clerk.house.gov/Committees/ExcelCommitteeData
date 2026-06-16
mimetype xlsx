--- v3 (2026-05-27)
+++ v4 (2026-06-16)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25579da17f6046ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65a05d9f777a47ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="R87ee525239404627"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="R75dc0244a6fa4ebb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87ee525239404627" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75dc0244a6fa4ebb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="80" customWidth="1"/>
     <x:col min="2" max="2" width="20" customWidth="1"/>
     <x:col min="3" max="3" width="20" customWidth="1"/>
     <x:col min="4" max="4" width="20" customWidth="1"/>
     <x:col min="5" max="5" width="35" customWidth="1"/>
     <x:col min="6" max="6" width="15" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="15" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
     <x:col min="10" max="10" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Committee Name</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>