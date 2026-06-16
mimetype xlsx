--- v4 (2026-06-16)
+++ v5 (2026-06-16)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65a05d9f777a47ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e559bbe6d3b4c87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="R75dc0244a6fa4ebb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="R3a104b196c2b49b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75dc0244a6fa4ebb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a104b196c2b49b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="80" customWidth="1"/>
     <x:col min="2" max="2" width="20" customWidth="1"/>
     <x:col min="3" max="3" width="20" customWidth="1"/>
     <x:col min="4" max="4" width="20" customWidth="1"/>
     <x:col min="5" max="5" width="35" customWidth="1"/>
     <x:col min="6" max="6" width="15" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="15" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
     <x:col min="10" max="10" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Committee Name</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>