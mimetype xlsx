--- v5 (2026-06-16)
+++ v6 (2026-06-16)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e559bbe6d3b4c87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R945111bfc8cf41c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="R3a104b196c2b49b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="R36b6579ae0604c68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a104b196c2b49b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R36b6579ae0604c68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="80" customWidth="1"/>
     <x:col min="2" max="2" width="20" customWidth="1"/>
     <x:col min="3" max="3" width="20" customWidth="1"/>
     <x:col min="4" max="4" width="20" customWidth="1"/>
     <x:col min="5" max="5" width="35" customWidth="1"/>
     <x:col min="6" max="6" width="15" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="15" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
     <x:col min="10" max="10" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Committee Name</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>