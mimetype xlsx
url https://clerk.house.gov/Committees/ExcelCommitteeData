--- v6 (2026-06-16)
+++ v7 (2026-07-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R945111bfc8cf41c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90ec8ededc6742ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="R36b6579ae0604c68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="R55818b0e48624865"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R36b6579ae0604c68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55818b0e48624865" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="80" customWidth="1"/>
     <x:col min="2" max="2" width="20" customWidth="1"/>
     <x:col min="3" max="3" width="20" customWidth="1"/>
     <x:col min="4" max="4" width="20" customWidth="1"/>
     <x:col min="5" max="5" width="35" customWidth="1"/>
     <x:col min="6" max="6" width="15" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="15" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
     <x:col min="10" max="10" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Committee Name</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>