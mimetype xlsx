--- v7 (2026-07-07)
+++ v8 (2026-07-29)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90ec8ededc6742ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda921a9bdafc47ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="R55818b0e48624865"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="R537a516382c24d0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55818b0e48624865" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R537a516382c24d0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="80" customWidth="1"/>
     <x:col min="2" max="2" width="20" customWidth="1"/>
     <x:col min="3" max="3" width="20" customWidth="1"/>
     <x:col min="4" max="4" width="20" customWidth="1"/>
     <x:col min="5" max="5" width="35" customWidth="1"/>
     <x:col min="6" max="6" width="15" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="15" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
     <x:col min="10" max="10" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Committee Name</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>