--- v8 (2026-07-29)
+++ v9 (2026-08-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda921a9bdafc47ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbcf843bb40b4ef5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="R537a516382c24d0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="Rc35371ab3eb14b9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R537a516382c24d0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc35371ab3eb14b9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="80" customWidth="1"/>
     <x:col min="2" max="2" width="20" customWidth="1"/>
     <x:col min="3" max="3" width="20" customWidth="1"/>
     <x:col min="4" max="4" width="20" customWidth="1"/>
     <x:col min="5" max="5" width="35" customWidth="1"/>
     <x:col min="6" max="6" width="15" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="15" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
     <x:col min="10" max="10" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Committee Name</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>