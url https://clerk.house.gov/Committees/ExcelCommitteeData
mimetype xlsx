--- v9 (2026-08-18)
+++ v10 (2026-09-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbcf843bb40b4ef5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b12d4199114932" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="Rc35371ab3eb14b9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Committee Data" sheetId="1" r:id="Rda52d687680d4abd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc35371ab3eb14b9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rda52d687680d4abd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="80" customWidth="1"/>
     <x:col min="2" max="2" width="20" customWidth="1"/>
     <x:col min="3" max="3" width="20" customWidth="1"/>
     <x:col min="4" max="4" width="20" customWidth="1"/>
     <x:col min="5" max="5" width="35" customWidth="1"/>
     <x:col min="6" max="6" width="15" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="15" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
     <x:col min="10" max="10" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c t="inlineStr">
         <x:is>
           <x:t>Committee Name</x:t>
         </x:is>
       </x:c>
       <x:c t="inlineStr">
         <x:is>